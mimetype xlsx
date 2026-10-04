--- v12 (2026-09-13)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4158c035cc9443b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re550aab4c8764ec1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R459d108138ba4958"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b8b841a14640b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7b32e6cb0be43d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R459d108138ba4958" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58563cdce89e4d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b8b841a14640b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asymmetrische Aktien-Invests</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>