--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re550aab4c8764ec1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48ecfb8069e4539" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b8b841a14640b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f473a56f3184e00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58563cdce89e4d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b8b841a14640b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d0767e35a384787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f473a56f3184e00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asymmetrische Aktien-Invests</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>