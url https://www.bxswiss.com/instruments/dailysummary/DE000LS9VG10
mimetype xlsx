--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc6d526d1fc64a3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b95366346b4874" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5be75ade2c384b9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R788a5ce114234b75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4618fdcac7f4446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5be75ade2c384b9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88c61dbd44a14a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R788a5ce114234b75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asymmetrische Aktien-Invests</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>