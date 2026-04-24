--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b95366346b4874" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6528c01846e4b3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R788a5ce114234b75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce6acf1006914127"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88c61dbd44a14a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R788a5ce114234b75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d83272bd49d4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce6acf1006914127" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asymmetrische Aktien-Invests</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>