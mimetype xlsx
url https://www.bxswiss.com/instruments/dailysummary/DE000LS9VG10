--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6528c01846e4b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8668df31c2d4cae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce6acf1006914127"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaa8f247ad274df2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d83272bd49d4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce6acf1006914127" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25077a4f54594b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaa8f247ad274df2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asymmetrische Aktien-Invests</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>