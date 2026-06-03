--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8668df31c2d4cae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d27f17322e54c21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaa8f247ad274df2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b57cdb3a6e74fdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25077a4f54594b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaa8f247ad274df2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd86115c878f640b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b57cdb3a6e74fdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asymmetrische Aktien-Invests</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>138,038</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,254</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>126,212</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>