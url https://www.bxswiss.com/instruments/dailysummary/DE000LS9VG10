--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d27f17322e54c21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a4ec854d20f4fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b57cdb3a6e74fdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13b3586579ec4ba2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd86115c878f640b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b57cdb3a6e74fdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68e690a6a21e46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13b3586579ec4ba2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asymmetrische Aktien-Invests</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>