--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a4ec854d20f4fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d5938afa406413d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13b3586579ec4ba2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0b43081df5b4f46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68e690a6a21e46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13b3586579ec4ba2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12c931cb57bf4b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0b43081df5b4f46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asymmetrische Aktien-Invests</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>