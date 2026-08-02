--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d5938afa406413d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b5eb4c57154e02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0b43081df5b4f46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1724b204c256406c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12c931cb57bf4b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0b43081df5b4f46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dd7f55424d04b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1724b204c256406c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asymmetrische Aktien-Invests</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>