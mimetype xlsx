--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b5eb4c57154e02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R338759dd1f6c4bc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1724b204c256406c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdd8fd5935174f83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dd7f55424d04b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1724b204c256406c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdee694883c0e4367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdd8fd5935174f83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asymmetrische Aktien-Invests</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>