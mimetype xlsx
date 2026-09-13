--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R338759dd1f6c4bc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4158c035cc9443b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdd8fd5935174f83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R459d108138ba4958"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdee694883c0e4367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdd8fd5935174f83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7b32e6cb0be43d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R459d108138ba4958" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asymmetrische Aktien-Invests</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>163,372</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,261</x:t>
-[...220 lines deleted...]
-          <x:t>168,801</x:t>
+          <x:t>169,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>