--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R593601a5394c45ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ebf2e48288a4391" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R397cb4d72b894162"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cd8d48eb80840da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d27b2c782174be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R397cb4d72b894162" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0798b83fad144deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cd8d48eb80840da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AB Aktien Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>111,882</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...447 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,178</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>