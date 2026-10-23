--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ebf2e48288a4391" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab98aaede3d74b6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cd8d48eb80840da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d1ff2acdb8c43d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0798b83fad144deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cd8d48eb80840da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f8da790b2774055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d1ff2acdb8c43d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AB Aktien Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>