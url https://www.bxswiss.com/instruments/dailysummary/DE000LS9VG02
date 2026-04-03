--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f6eef5c9d74cf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ae79bd84c484975" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra437c298400140f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf69a746828524759"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29b9bd26e64f4ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra437c298400140f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0084ef8c10f4ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf69a746828524759" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AB Aktien Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>