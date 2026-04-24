--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ae79bd84c484975" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7210a22b29da42c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf69a746828524759"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd44fdbf77f84942"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0084ef8c10f4ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf69a746828524759" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14c945be48a7400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd44fdbf77f84942" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AB Aktien Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,625 +149,220 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>102,303</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,531</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...361 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,376</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>