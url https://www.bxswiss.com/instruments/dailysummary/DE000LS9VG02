--- v6 (2026-04-24)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7210a22b29da42c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9595099d101744ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd44fdbf77f84942"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b3d905a15164ed7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14c945be48a7400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd44fdbf77f84942" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9fed480ad3f43ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b3d905a15164ed7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AB Aktien Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>