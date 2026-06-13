--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9595099d101744ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re85a5883af5145ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b3d905a15164ed7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R164c0b14de5546b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9fed480ad3f43ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b3d905a15164ed7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1804340964374506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R164c0b14de5546b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AB Aktien Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>111,341</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,325</x:t>
-[...97 lines deleted...]
-          <x:t>112,170</x:t>
+          <x:t>112,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,466</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>112,391</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,692</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>112,319</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>