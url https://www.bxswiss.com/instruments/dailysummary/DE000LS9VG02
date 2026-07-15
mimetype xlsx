--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re85a5883af5145ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b1784ccf7e4ef3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R164c0b14de5546b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c6859a3fe664ec5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1804340964374506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R164c0b14de5546b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88fa45eb2cbe4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c6859a3fe664ec5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AB Aktien Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>112,391</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,822</x:t>
-[...593 lines deleted...]
-          <x:t>113,216</x:t>
+          <x:t>112,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>