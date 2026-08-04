--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b1784ccf7e4ef3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f845c940584218" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c6859a3fe664ec5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb174a925fd494323"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88fa45eb2cbe4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c6859a3fe664ec5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e8e1a8287ac43e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb174a925fd494323" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AB Aktien Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>110,327</x:t>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,362</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,711</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>