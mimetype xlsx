--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f845c940584218" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ac5de0f9ebf4787" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb174a925fd494323"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R325611b73687464d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e8e1a8287ac43e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb174a925fd494323" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1bdfe8f1594b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R325611b73687464d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AB Aktien Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>110,438</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,624</x:t>
-[...328 lines deleted...]
-          <x:t>110,220</x:t>
+          <x:t>110,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>