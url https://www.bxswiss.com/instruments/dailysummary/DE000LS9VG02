--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ac5de0f9ebf4787" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R593601a5394c45ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R325611b73687464d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R397cb4d72b894162"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1bdfe8f1594b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R325611b73687464d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d27b2c782174be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R397cb4d72b894162" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AB Aktien Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>