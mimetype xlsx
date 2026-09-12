--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc609181f349044dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4debf80b48264128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc18d7588eea04c6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41c6147962c14624"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8d765504f14937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc18d7588eea04c6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R532573a9225743f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41c6147962c14624" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>