--- v13 (2026-09-12)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4debf80b48264128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb07d15a2afac43e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41c6147962c14624"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb7bcb232d6d45a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R532573a9225743f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41c6147962c14624" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20f6000e98804f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb7bcb232d6d45a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>