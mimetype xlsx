--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb07d15a2afac43e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R372af7f3e872478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb7bcb232d6d45a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bfdb87a5ac34f5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20f6000e98804f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb7bcb232d6d45a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcd3cb2c90bf4f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bfdb87a5ac34f5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,50 +366,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>