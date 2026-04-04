--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1f3d666a91e4fb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3099f5b99b5c498d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8eef403aca84a7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c590c1a7aa04781"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R969bf7848b06498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8eef403aca84a7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac980ec451a04311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c590c1a7aa04781" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>79,571</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,105</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>77,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,889</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>