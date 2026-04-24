--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3099f5b99b5c498d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aac4ff7a61248d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c590c1a7aa04781"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d075089f1a245ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac980ec451a04311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c590c1a7aa04781" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5cce96053a249c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d075089f1a245ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>