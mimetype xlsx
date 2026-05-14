--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aac4ff7a61248d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46b4796f339f4832" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d075089f1a245ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37cf1d0364b04d77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5cce96053a249c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d075089f1a245ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35ede73cdfdf4973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37cf1d0364b04d77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>