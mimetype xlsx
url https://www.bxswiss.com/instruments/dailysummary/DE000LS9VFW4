--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46b4796f339f4832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R527fbf4a2a634394" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37cf1d0364b04d77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31a8c40c4ab04b1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35ede73cdfdf4973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37cf1d0364b04d77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7eaae43eb1741d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31a8c40c4ab04b1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,607</x:t>
-[...75 lines deleted...]
-          <x:t>83,522</x:t>
+          <x:t>80,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,130</x:t>
-[...409 lines deleted...]
-          <x:t>80,966</x:t>
+          <x:t>85,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>