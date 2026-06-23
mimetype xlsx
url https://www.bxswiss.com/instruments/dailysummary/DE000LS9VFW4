--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R527fbf4a2a634394" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81d42946ed9b4cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31a8c40c4ab04b1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71936e80f49b4147"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7eaae43eb1741d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31a8c40c4ab04b1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7198a23dd164410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71936e80f49b4147" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>