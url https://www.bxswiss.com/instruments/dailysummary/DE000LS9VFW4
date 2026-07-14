--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81d42946ed9b4cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra08a5dd23c8448c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71936e80f49b4147"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc83a4e23884846a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7198a23dd164410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71936e80f49b4147" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f8cd4443725463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc83a4e23884846a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>