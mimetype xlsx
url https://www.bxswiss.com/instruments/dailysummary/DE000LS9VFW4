--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra08a5dd23c8448c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31905afb323e4724" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc83a4e23884846a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb82c7d212adb4bcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f8cd4443725463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc83a4e23884846a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44064d84a812450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb82c7d212adb4bcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>80,962</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,416</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,393</x:t>
-[...323 lines deleted...]
-          <x:t>84,563</x:t>
+          <x:t>81,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>