--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31905afb323e4724" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc609181f349044dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb82c7d212adb4bcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc18d7588eea04c6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44064d84a812450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb82c7d212adb4bcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8d765504f14937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc18d7588eea04c6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>