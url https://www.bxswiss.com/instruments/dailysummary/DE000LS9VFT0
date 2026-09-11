--- v11 (2026-08-02)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R301fcdc667ac49b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R685ab87e00ae4805" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9def7e43fd1f42e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R206412782dcf4c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d6a85c40708473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9def7e43fd1f42e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d729303518427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R206412782dcf4c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dimifolio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>669,047</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>