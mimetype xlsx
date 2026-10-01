--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R685ab87e00ae4805" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9484548accc40f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R206412782dcf4c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re022b8105b1a4e61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d729303518427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R206412782dcf4c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R219fc2666c8b4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re022b8105b1a4e61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dimifolio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>728,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>733,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>724,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>733,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>730,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>732,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>720,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>722,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>