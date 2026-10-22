--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9484548accc40f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R168b86b442e14bc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re022b8105b1a4e61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c9724cf5bf4460"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R219fc2666c8b4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re022b8105b1a4e61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R432e4f2dfd3d4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c9724cf5bf4460" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dimifolio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>760,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>769,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>757,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>768,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>797,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>797,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>781,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>786,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>