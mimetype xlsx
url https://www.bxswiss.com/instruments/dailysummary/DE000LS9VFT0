--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R842e228574cb41c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f2361be1be401b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf82480e2f93444b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59326dad3904a39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25cb630e3b074e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf82480e2f93444b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc14c4396a1834bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59326dad3904a39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dimifolio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>585,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>