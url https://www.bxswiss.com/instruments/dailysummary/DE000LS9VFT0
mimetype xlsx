--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f2361be1be401b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72e7473f694e47d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59326dad3904a39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b9309d2677e48e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc14c4396a1834bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59326dad3904a39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47d820303a44036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b9309d2677e48e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dimifolio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>558,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>580,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>558,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>572,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>