--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72e7473f694e47d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0082e9f8817449c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b9309d2677e48e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9056115891f747d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47d820303a44036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b9309d2677e48e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952a88cfeb8d4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9056115891f747d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dimifolio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>590,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>600,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>589,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>637,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>640,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>632,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>639,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>