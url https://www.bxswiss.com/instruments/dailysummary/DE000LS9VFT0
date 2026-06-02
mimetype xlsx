--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0082e9f8817449c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464572116ffd4cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9056115891f747d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b1bdf1592a4e7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952a88cfeb8d4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9056115891f747d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8110c112c0b44ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b1bdf1592a4e7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dimifolio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>650,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>654,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>640,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>643,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>696,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>708,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>690,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>690,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>