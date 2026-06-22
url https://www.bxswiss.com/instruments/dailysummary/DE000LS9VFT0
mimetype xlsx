--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464572116ffd4cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c7d140e806447d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b1bdf1592a4e7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bb6b0b8e5bf4e11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8110c112c0b44ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b1bdf1592a4e7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ed44db7e8934ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bb6b0b8e5bf4e11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dimifolio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>708,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>710,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>702,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>707,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>717,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>727,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>713,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>723,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>