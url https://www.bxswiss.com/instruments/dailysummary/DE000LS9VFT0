--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c7d140e806447d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ab06ae39834827" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bb6b0b8e5bf4e11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R523c351a77af4ecf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ed44db7e8934ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bb6b0b8e5bf4e11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcca41ef3ae6c4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R523c351a77af4ecf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dimifolio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>665,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>671,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>661,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>665,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>704,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>716,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>701,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>705,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>