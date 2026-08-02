--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ab06ae39834827" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R301fcdc667ac49b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R523c351a77af4ecf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9def7e43fd1f42e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcca41ef3ae6c4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R523c351a77af4ecf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d6a85c40708473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9def7e43fd1f42e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dimifolio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>696,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>700,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>687,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>697,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>700,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>709,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>698,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>707,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>