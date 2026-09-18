--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a85bffdac0e4048" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d001830340e4ef5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e152d108c714ba7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7096bc231954ab7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6162772656c4f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e152d108c714ba7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2280a8be824692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7096bc231954ab7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antifragile</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,690</x:t>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>