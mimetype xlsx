--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d001830340e4ef5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a85369f40cd418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7096bc231954ab7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb73ac8b982a340bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2280a8be824692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7096bc231954ab7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rded8bd237c0048af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb73ac8b982a340bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antifragile</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,553 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...367 lines deleted...]
-          <x:t>146,678</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,179</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>145,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,504</x:t>
         </x:is>
       </x:c>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>