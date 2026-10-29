--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a85369f40cd418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94379ec5ea9046d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb73ac8b982a340bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87c96e60c2b94523"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rded8bd237c0048af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb73ac8b982a340bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01c9570ffe1e4e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87c96e60c2b94523" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antifragile</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>