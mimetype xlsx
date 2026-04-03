--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22244b4bc75341f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc60453fbc6a4129" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9b396a5206441f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R585911a8e77742b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R275d5054efc446b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9b396a5206441f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac4229df6bdd45fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R585911a8e77742b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antifragile</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>