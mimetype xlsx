--- v4 (2026-04-03)
+++ v5 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc60453fbc6a4129" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c0be1e6c04a4f08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R585911a8e77742b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eae820ac73c4188"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac4229df6bdd45fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R585911a8e77742b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc77b4d78a43c4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eae820ac73c4188" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antifragile</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>