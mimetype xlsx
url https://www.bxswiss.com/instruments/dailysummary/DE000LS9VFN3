--- v5 (2026-04-30)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c0be1e6c04a4f08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7902306e93c844b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eae820ac73c4188"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R314526ec880545d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc77b4d78a43c4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eae820ac73c4188" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf948970210604f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R314526ec880545d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antifragile</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>134,608</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...289 lines deleted...]
-          <x:t>136,220</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>