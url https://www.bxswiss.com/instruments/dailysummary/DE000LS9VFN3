--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7902306e93c844b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ea645e91fd418d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R314526ec880545d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d0d6bb4aad4b9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf948970210604f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R314526ec880545d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7a6bf287c744e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d0d6bb4aad4b9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antifragile</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>