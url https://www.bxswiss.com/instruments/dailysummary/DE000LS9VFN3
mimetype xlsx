--- v7 (2026-06-10)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ea645e91fd418d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d2216063d7f4762" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d0d6bb4aad4b9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae70c7e8a18a4674"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7a6bf287c744e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d0d6bb4aad4b9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8f58fd734084060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae70c7e8a18a4674" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antifragile</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,112 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>