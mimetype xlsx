--- v8 (2026-06-13)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d2216063d7f4762" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3356c9d6f03a4f8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae70c7e8a18a4674"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref4e33422abd4545"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8f58fd734084060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae70c7e8a18a4674" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89932658f9444f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref4e33422abd4545" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antifragile</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>143,817</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>