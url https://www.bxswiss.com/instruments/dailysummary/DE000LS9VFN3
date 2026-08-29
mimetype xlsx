--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3356c9d6f03a4f8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a85bffdac0e4048" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref4e33422abd4545"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e152d108c714ba7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89932658f9444f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref4e33422abd4545" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6162772656c4f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e152d108c714ba7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antifragile</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...527 lines deleted...]
-          <x:t>143,287</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,754</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>144,268</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>