--- v13 (2026-09-14)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb770a1edf70a45c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b6458936c449ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2902c09c65f341a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f721853c6874a94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5e4d5ef1d534abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2902c09c65f341a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a894907a4ef48f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f721853c6874a94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Momentum Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>