--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b6458936c449ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7bbee3a71054bcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f721853c6874a94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R802ddfb419ca43c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a894907a4ef48f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f721853c6874a94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4b97001b1ba4ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R802ddfb419ca43c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Momentum Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>120,930</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,851</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>120,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,211</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>