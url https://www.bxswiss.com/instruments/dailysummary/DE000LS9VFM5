--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e7abfd138b24cb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ea53f0d0b644af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c0491f5a1344d38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdffea3f48a674afa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb62eaea3d0f04512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c0491f5a1344d38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7912c57681f348bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdffea3f48a674afa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Momentum Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>