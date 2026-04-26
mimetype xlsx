--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ea53f0d0b644af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ff6fc6f8d0d436a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdffea3f48a674afa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f6e216aac7d4c79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7912c57681f348bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdffea3f48a674afa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f15ef64bbc34918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f6e216aac7d4c79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Momentum Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>