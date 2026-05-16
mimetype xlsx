--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ff6fc6f8d0d436a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2176226bdbe84e34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f6e216aac7d4c79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38b994df05f143e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f15ef64bbc34918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f6e216aac7d4c79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7a13c7b9f6a42e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38b994df05f143e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Momentum Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>