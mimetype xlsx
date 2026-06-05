--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2176226bdbe84e34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85b7a42b72824753" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38b994df05f143e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54484fbff63e4855"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7a13c7b9f6a42e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38b994df05f143e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a3667177b24284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54484fbff63e4855" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Momentum Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>