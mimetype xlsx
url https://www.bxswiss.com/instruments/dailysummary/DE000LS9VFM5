--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85b7a42b72824753" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eacf2dd13c743d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54484fbff63e4855"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc8e0f84b1414686"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a3667177b24284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54484fbff63e4855" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3388bb3322ee483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc8e0f84b1414686" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Momentum Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>