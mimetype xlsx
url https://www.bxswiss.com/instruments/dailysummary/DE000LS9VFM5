--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eacf2dd13c743d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R200ad1393ba2467c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc8e0f84b1414686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2ba822c39a94709"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3388bb3322ee483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc8e0f84b1414686" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R268cfde1b5064db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2ba822c39a94709" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Momentum Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>