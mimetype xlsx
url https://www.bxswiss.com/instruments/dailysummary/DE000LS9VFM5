--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R200ad1393ba2467c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R416e6c1fbc8e4960" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2ba822c39a94709"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87ef7763e6d94975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R268cfde1b5064db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2ba822c39a94709" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17b9a19844548a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87ef7763e6d94975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Momentum Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>