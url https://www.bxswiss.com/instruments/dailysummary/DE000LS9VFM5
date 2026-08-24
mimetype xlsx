--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R416e6c1fbc8e4960" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f5f435cfd14c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87ef7763e6d94975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R236417918de545af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17b9a19844548a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87ef7763e6d94975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5c5cc4e5a1842b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R236417918de545af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Momentum Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>