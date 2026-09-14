--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f5f435cfd14c49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb770a1edf70a45c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R236417918de545af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2902c09c65f341a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5c5cc4e5a1842b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R236417918de545af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5e4d5ef1d534abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2902c09c65f341a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Momentum Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>129,103</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,422</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>119,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>