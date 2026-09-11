--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R780a82f980014043" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d34902825384262" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98d0cb1c5b554799"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ee754ed47c4f80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf98a4f815c4538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98d0cb1c5b554799" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R330097683e0f40c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ee754ed47c4f80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Smallcap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,513 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...65 lines deleted...]
-          <x:t>86,797</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,797</x:t>
-[...404 lines deleted...]
-          <x:t>88,787</x:t>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>