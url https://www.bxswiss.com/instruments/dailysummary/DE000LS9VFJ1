--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d34902825384262" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf59f1c05142a426b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ee754ed47c4f80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52b7b6e2870f487b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R330097683e0f40c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ee754ed47c4f80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5b0c442f6a24833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52b7b6e2870f487b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Smallcap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>