--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf59f1c05142a426b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b8d89893609439f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52b7b6e2870f487b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c32663d5a6b460f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5b0c442f6a24833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52b7b6e2870f487b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R925943b015954e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c32663d5a6b460f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Smallcap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>