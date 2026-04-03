--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7346afcf89e14c6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41140fcdfd54a72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R879e50aeb4734a60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4eb21b7596845d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfab6906ee2ac4584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R879e50aeb4734a60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref280510f94f4c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4eb21b7596845d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Smallcap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>