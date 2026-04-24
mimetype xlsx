--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41140fcdfd54a72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1b9b7910a4f4ea6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4eb21b7596845d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3754b0c225744ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref280510f94f4c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4eb21b7596845d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc386ce618e0641ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3754b0c225744ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Smallcap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>84,572</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,577</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>78,540</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>