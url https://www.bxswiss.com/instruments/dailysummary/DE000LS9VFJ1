--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1b9b7910a4f4ea6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d1e4ccd400a4055" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3754b0c225744ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbbe890ac0cc43fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc386ce618e0641ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3754b0c225744ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e14c79592bf4686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbbe890ac0cc43fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Smallcap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>