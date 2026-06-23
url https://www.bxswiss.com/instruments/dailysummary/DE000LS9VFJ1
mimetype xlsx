--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d1e4ccd400a4055" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84440ec3adb44fa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbbe890ac0cc43fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc20df2ed04b4e56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e14c79592bf4686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbbe890ac0cc43fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ba517d305044067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc20df2ed04b4e56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Smallcap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,545 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>85,460</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>