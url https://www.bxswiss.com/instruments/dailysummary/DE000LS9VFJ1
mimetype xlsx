--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84440ec3adb44fa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b2de8c1e9204d93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc20df2ed04b4e56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22b201764e544582"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ba517d305044067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc20df2ed04b4e56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31970168735a41fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22b201764e544582" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Smallcap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -663,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>