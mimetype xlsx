--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b2de8c1e9204d93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e82f39e900417e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22b201764e544582"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ed8d1d4e9c84f52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31970168735a41fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22b201764e544582" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dc0c202e06048f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ed8d1d4e9c84f52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Smallcap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>