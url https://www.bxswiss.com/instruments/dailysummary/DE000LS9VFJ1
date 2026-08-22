--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e82f39e900417e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R780a82f980014043" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ed8d1d4e9c84f52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98d0cb1c5b554799"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dc0c202e06048f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ed8d1d4e9c84f52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf98a4f815c4538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98d0cb1c5b554799" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Smallcap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,513 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>