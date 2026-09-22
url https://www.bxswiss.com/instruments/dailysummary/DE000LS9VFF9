--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R692f691152134279" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aeddb2582804d5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d0e007b5854562"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5307580467984d22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae049f9e97b24eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d0e007b5854562" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd459959d0f6340aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5307580467984d22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>timing shrewd investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>