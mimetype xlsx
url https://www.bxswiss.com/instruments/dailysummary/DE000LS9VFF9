--- v13 (2026-09-22)
+++ v14 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aeddb2582804d5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42212f9d51c0488f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5307580467984d22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R083548c2c83044dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd459959d0f6340aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5307580467984d22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc30d9803a3174331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R083548c2c83044dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>timing shrewd investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>119,114</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,075</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>119,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,944</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>