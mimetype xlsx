--- v14 (2026-10-13)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42212f9d51c0488f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98a412310ae84430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R083548c2c83044dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc104314fc205426b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc30d9803a3174331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R083548c2c83044dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80a936e5fe9847ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc104314fc205426b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>timing shrewd investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>