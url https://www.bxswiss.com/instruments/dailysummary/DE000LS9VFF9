--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ea1be80d2b446c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R186a4bf54dba4b11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3058ec9e423407f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radac874c663a4699"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc114d6d19cbe459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3058ec9e423407f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0598efaebb394e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radac874c663a4699" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>timing shrewd investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>101,997</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,698</x:t>
-[...485 lines deleted...]
-          <x:t>100,579</x:t>
+          <x:t>97,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>