--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R186a4bf54dba4b11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ac35e5af5e452e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radac874c663a4699"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb5420b3f82e4f48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0598efaebb394e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radac874c663a4699" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a68292c48ef452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb5420b3f82e4f48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>timing shrewd investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>