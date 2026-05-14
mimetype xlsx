--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ac35e5af5e452e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4067b1e37d8a4314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb5420b3f82e4f48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf27de47dda84186"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a68292c48ef452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb5420b3f82e4f48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcef6653490b1433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf27de47dda84186" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>timing shrewd investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>