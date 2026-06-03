--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4067b1e37d8a4314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd3bfbde5ef54b01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf27de47dda84186"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28038ea302704f7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcef6653490b1433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf27de47dda84186" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e597dc0f7f4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28038ea302704f7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>timing shrewd investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>