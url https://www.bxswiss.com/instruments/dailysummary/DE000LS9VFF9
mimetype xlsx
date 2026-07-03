--- v9 (2026-06-03)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd3bfbde5ef54b01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R099e260d111144e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28038ea302704f7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eb08c7c6753432d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e597dc0f7f4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28038ea302704f7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R559d8890d4034322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eb08c7c6753432d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>timing shrewd investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>