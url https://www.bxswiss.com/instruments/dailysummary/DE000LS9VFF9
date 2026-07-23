--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R099e260d111144e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a22b1d4f9e14233" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eb08c7c6753432d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c7db366b619400c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R559d8890d4034322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eb08c7c6753432d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R987679baef5c4f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c7db366b619400c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>timing shrewd investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>126,191</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,967</x:t>
-[...409 lines deleted...]
-          <x:t>132,513</x:t>
+          <x:t>129,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>