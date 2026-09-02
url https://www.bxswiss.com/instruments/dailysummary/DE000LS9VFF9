--- v11 (2026-07-23)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a22b1d4f9e14233" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R692f691152134279" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c7db366b619400c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d0e007b5854562"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R987679baef5c4f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c7db366b619400c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae049f9e97b24eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d0e007b5854562" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>timing shrewd investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>129,340</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>