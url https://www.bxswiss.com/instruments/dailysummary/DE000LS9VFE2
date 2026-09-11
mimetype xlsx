--- v11 (2026-08-02)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafeed948218f4415" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f9260e0399b47d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5a8371c552c4b94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd98553777a8441f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe3e69f341d34c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5a8371c552c4b94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R650d31cd3ef44f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd98553777a8441f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hopp oder Trop</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...554 lines deleted...]
-          <x:t>202,991</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,011</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>203,681</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>