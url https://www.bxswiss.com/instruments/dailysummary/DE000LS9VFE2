--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f9260e0399b47d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R213d606129dd42f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd98553777a8441f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65cc5c434f21468f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R650d31cd3ef44f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd98553777a8441f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re56318c1a89942bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65cc5c434f21468f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hopp oder Trop</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>