--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R213d606129dd42f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa8b4d1e970a41d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65cc5c434f21468f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50d46d0e3fb4fda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re56318c1a89942bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65cc5c434f21468f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dab01601d414d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50d46d0e3fb4fda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hopp oder Trop</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>