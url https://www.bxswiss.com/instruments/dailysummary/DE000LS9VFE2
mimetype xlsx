--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820bae338e7a41fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra833dbbc8f894c95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R613b4882bdcc4e89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3c923416a744027"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R172f4a04e1674d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R613b4882bdcc4e89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R545c980eb5a14d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3c923416a744027" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hopp oder Trop</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>