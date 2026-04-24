--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra833dbbc8f894c95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e958be3c9748fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3c923416a744027"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9dc2e10923b4520"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R545c980eb5a14d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3c923416a744027" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce63bc17e98743d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9dc2e10923b4520" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hopp oder Trop</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>