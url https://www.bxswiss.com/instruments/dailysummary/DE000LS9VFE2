--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e958be3c9748fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23b986e64e4841e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9dc2e10923b4520"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b7071b2adc246e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce63bc17e98743d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9dc2e10923b4520" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8defcc337b294d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b7071b2adc246e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hopp oder Trop</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>