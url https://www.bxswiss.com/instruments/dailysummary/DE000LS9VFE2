--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23b986e64e4841e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b43026c02764775" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b7071b2adc246e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8845ea6640614b58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8defcc337b294d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b7071b2adc246e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07a171040bfb4f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8845ea6640614b58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hopp oder Trop</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>