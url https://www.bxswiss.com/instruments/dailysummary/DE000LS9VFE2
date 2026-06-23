--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b43026c02764775" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cfbd4805aa24d5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8845ea6640614b58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2cf2f02adac4fb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07a171040bfb4f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8845ea6640614b58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bc63c0129294240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2cf2f02adac4fb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hopp oder Trop</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>