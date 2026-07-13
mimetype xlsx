--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cfbd4805aa24d5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ed764c5d7c943d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2cf2f02adac4fb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb96b301b125c4be8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bc63c0129294240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2cf2f02adac4fb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f8b1f2b54d4aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb96b301b125c4be8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hopp oder Trop</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>202,806</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,924</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>200,924</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>