--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ed764c5d7c943d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafeed948218f4415" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb96b301b125c4be8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5a8371c552c4b94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f8b1f2b54d4aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb96b301b125c4be8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe3e69f341d34c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5a8371c552c4b94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hopp oder Trop</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>