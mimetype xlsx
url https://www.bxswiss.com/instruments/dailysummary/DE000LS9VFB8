--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fa574ada62a46a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b12dd90d12c4d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R826e9ff171ab412b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cb403e472da42e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bd11ebccb3f40fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R826e9ff171ab412b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ceb458426e049c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cb403e472da42e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovative Burggraben-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>