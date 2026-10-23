--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b12dd90d12c4d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989ed1d138784ba2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cb403e472da42e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eafc9e2571e40d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ceb458426e049c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cb403e472da42e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R038e762e77e3415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eafc9e2571e40d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovative Burggraben-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>