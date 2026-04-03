--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8ceb26ac86b41ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re784792ec3b249f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c41770f0e194bb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d64aec74ed5456f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e9e05d7aef64509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c41770f0e194bb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0179e27878484da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d64aec74ed5456f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovative Burggraben-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>