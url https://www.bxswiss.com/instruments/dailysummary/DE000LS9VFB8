--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re784792ec3b249f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603aab19499b46f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d64aec74ed5456f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d8d3f1013cf451b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0179e27878484da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d64aec74ed5456f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R335ff6d034d94e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d8d3f1013cf451b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovative Burggraben-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>