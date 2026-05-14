--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603aab19499b46f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb886b0b528486b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d8d3f1013cf451b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R818d5c74124b4c4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R335ff6d034d94e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d8d3f1013cf451b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca8000018a284afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R818d5c74124b4c4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovative Burggraben-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>