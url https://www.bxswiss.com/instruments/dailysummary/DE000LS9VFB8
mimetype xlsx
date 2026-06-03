--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb886b0b528486b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e3065802934037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R818d5c74124b4c4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc29461f2b124b12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca8000018a284afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R818d5c74124b4c4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ae96993c0d47b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc29461f2b124b12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovative Burggraben-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,472 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>