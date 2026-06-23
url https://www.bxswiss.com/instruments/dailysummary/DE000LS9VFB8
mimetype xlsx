--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e3065802934037" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebcae948eb8e4a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc29461f2b124b12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f05e4a6db74fbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ae96993c0d47b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc29461f2b124b12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc8f23fab8104503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f05e4a6db74fbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovative Burggraben-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,308 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...256 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -590,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>