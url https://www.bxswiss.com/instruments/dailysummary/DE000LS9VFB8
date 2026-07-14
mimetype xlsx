--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebcae948eb8e4a6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8db3b7e023334742" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f05e4a6db74fbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eba285afa214c4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc8f23fab8104503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f05e4a6db74fbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43b8fd549bc4b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eba285afa214c4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovative Burggraben-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>102,471</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,067</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>103,064</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>