--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8db3b7e023334742" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60c8766416174df2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eba285afa214c4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R907578ec9d1f4649"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43b8fd549bc4b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eba285afa214c4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76a1125c185e491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R907578ec9d1f4649" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovative Burggraben-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>103,583</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,097</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>101,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,862</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>