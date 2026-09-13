--- v12 (2026-08-03)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60c8766416174df2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fa574ada62a46a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R907578ec9d1f4649"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R826e9ff171ab412b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76a1125c185e491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R907578ec9d1f4649" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bd11ebccb3f40fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R826e9ff171ab412b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovative Burggraben-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VFB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>103,067</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,518</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>101,844</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>