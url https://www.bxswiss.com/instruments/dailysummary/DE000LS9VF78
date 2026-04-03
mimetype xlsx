--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b3de50a169a407f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e04a3cc1da4ed8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R651ad3564af44529"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe11bfa2b0c04b08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89ab43c26c4d479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R651ad3564af44529" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10692e81ebf14a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe11bfa2b0c04b08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAIP Global Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>104,876</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,500</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>