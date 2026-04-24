--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e04a3cc1da4ed8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13281c98d392497e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe11bfa2b0c04b08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2e63add71d5413f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10692e81ebf14a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe11bfa2b0c04b08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbf229ceba2541ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2e63add71d5413f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAIP Global Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>