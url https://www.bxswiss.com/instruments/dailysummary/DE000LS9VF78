--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13281c98d392497e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R742cfd9c7a924f61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2e63add71d5413f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d31972c2b34cc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbf229ceba2541ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2e63add71d5413f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75d3433ff7714bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d31972c2b34cc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAIP Global Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>