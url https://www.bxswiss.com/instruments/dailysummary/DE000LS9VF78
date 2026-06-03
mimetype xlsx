--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R742cfd9c7a924f61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra540404968ef4729" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d31972c2b34cc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa336fda5eae4999"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75d3433ff7714bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d31972c2b34cc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red224cb06a954b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa336fda5eae4999" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAIP Global Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>