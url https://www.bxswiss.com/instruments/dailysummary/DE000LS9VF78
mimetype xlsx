--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra540404968ef4729" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1749ebbacfd44a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa336fda5eae4999"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22fa4f219410486c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red224cb06a954b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa336fda5eae4999" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6de2bc8f37e46f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22fa4f219410486c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAIP Global Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>