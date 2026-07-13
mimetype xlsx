--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1749ebbacfd44a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R851aef63dfd94900" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22fa4f219410486c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44a964c4193645e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6de2bc8f37e46f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22fa4f219410486c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb95378f10b704aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44a964c4193645e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAIP Global Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>