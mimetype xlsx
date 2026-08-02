--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R851aef63dfd94900" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdef3791e559643bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44a964c4193645e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0da1837560c48d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb95378f10b704aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44a964c4193645e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6515dac08bc045e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0da1837560c48d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAIP Global Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>