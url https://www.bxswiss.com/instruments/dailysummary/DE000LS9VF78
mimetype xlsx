--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdef3791e559643bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce9a9f8c599c4f26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0da1837560c48d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R172e4f6726da455d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6515dac08bc045e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0da1837560c48d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f2861fd5024e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R172e4f6726da455d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAIP Global Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>