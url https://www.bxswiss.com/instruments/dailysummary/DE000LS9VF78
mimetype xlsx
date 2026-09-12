--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce9a9f8c599c4f26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe6fbd2239d745a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R172e4f6726da455d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12f29fadf9074860"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f2861fd5024e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R172e4f6726da455d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3371e65a81694e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12f29fadf9074860" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAIP Global Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>