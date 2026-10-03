--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe6fbd2239d745a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd34e5a326e4a4f0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12f29fadf9074860"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed0d44e26ac43fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3371e65a81694e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12f29fadf9074860" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R202e0fdbeb51418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed0d44e26ac43fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAIP Global Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>