--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd34e5a326e4a4f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re295f4ea15bc4d6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed0d44e26ac43fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61a9b93fc98142f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R202e0fdbeb51418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed0d44e26ac43fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc74a68a0d9284b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61a9b93fc98142f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAIP Global Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>