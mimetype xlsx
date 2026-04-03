--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3538386a832a417b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c83cc8923c5414b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04d3c71506814c8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d786c2c6e384957"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd50ba03ce37348e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04d3c71506814c8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3b87f80eda64a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d786c2c6e384957" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brantls Finanzbuam Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,625 +149,247 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>81,573</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,616</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...442 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,598</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>