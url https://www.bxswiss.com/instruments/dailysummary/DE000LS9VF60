--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c83cc8923c5414b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483d7eddda5d418f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d786c2c6e384957"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe9d33e0274040b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3b87f80eda64a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d786c2c6e384957" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R626e7d7ba3ae4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe9d33e0274040b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brantls Finanzbuam Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>