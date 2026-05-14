--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483d7eddda5d418f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57018a05e16f44d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe9d33e0274040b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R803a5d1149684f9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R626e7d7ba3ae4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe9d33e0274040b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94ed9cbe87b146b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R803a5d1149684f9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brantls Finanzbuam Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>