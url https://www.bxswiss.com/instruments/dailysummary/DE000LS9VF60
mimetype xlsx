--- v8 (2026-05-14)
+++ v9 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57018a05e16f44d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd55a8b138e9d4c85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R803a5d1149684f9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb66a8517fca64593"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94ed9cbe87b146b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R803a5d1149684f9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f99b2bc940f4d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb66a8517fca64593" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brantls Finanzbuam Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,310</x:t>
-[...468 lines deleted...]
-          <x:t>81,978</x:t>
+          <x:t>82,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>