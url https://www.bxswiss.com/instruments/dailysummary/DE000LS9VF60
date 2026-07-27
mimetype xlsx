--- v9 (2026-07-07)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd55a8b138e9d4c85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd050177358b042bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb66a8517fca64593"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d9d9a3a2bc440e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f99b2bc940f4d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb66a8517fca64593" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b6cf44ac6d841fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d9d9a3a2bc440e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brantls Finanzbuam Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>