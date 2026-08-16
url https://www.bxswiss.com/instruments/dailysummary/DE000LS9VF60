--- v10 (2026-07-27)
+++ v11 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd050177358b042bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1b41a077897497b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d9d9a3a2bc440e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1fe72aa11444c5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b6cf44ac6d841fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d9d9a3a2bc440e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55f49cded04e48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1fe72aa11444c5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brantls Finanzbuam Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>