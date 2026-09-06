--- v11 (2026-08-16)
+++ v12 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1b41a077897497b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cb1ff74ce254c98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1fe72aa11444c5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98825cef8a5f4b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55f49cded04e48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1fe72aa11444c5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bcd52d279aa4ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98825cef8a5f4b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brantls Finanzbuam Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>