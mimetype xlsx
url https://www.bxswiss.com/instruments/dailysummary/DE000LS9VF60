--- v12 (2026-09-06)
+++ v13 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cb1ff74ce254c98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9edd7ac75f40c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98825cef8a5f4b49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb9e7ac35924d98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bcd52d279aa4ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98825cef8a5f4b49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bac137fdd0a41d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb9e7ac35924d98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brantls Finanzbuam Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>