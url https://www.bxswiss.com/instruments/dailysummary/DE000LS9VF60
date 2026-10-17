--- v13 (2026-09-27)
+++ v14 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9edd7ac75f40c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R723e200fbc754665" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb9e7ac35924d98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ea84e8055d74245"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bac137fdd0a41d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb9e7ac35924d98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7bee5fd4c8a4ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ea84e8055d74245" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brantls Finanzbuam Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>92,177</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,970</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>89,025</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>