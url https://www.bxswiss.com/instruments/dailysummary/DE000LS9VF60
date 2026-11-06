--- v14 (2026-10-17)
+++ v15 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R723e200fbc754665" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc88e076253314ce0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ea84e8055d74245"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0f3587d30834e1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7bee5fd4c8a4ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ea84e8055d74245" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9763c0596b0a40d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0f3587d30834e1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brantls Finanzbuam Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>