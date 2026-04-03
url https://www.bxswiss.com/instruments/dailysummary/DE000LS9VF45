--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca9a4c75bb74989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e754d9101484e80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55d6d99d42e847ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0ba0654021047ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58670db680ea4fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55d6d99d42e847ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb454f38180a04ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0ba0654021047ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI.na - KI in China</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>