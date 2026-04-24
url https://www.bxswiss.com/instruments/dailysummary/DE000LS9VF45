--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e754d9101484e80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf0487bec1f42fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0ba0654021047ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda903d3c729d4899"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb454f38180a04ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0ba0654021047ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4a7a8844c6e40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda903d3c729d4899" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI.na - KI in China</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>77,696</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,492</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>76,605</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>