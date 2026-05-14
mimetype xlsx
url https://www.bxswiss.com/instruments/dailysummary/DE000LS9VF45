--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf0487bec1f42fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e03fb4da0e74b7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda903d3c729d4899"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R605b08b2c2d84643"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4a7a8844c6e40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda903d3c729d4899" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2262008fc7c74d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R605b08b2c2d84643" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI.na - KI in China</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>77,684</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,135</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>08.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,999</x:t>
-[...306 lines deleted...]
-          <x:t>78,883</x:t>
+          <x:t>78,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>