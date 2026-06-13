--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e03fb4da0e74b7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcccd6710b48f413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R605b08b2c2d84643"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f07b30a4bf746a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2262008fc7c74d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R605b08b2c2d84643" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d97165377241ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f07b30a4bf746a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI.na - KI in China</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>