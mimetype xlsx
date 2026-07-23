--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcccd6710b48f413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eefbc4d90f24dec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f07b30a4bf746a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdc0a7c619334c5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d97165377241ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f07b30a4bf746a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb42b12f572764090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdc0a7c619334c5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI.na - KI in China</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>78,527</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>