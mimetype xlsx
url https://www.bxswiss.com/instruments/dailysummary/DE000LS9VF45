--- v9 (2026-07-23)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eefbc4d90f24dec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb00f2690f6fb4a79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdc0a7c619334c5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d07e4ec8ea449a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb42b12f572764090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdc0a7c619334c5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1188a5e41de34115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d07e4ec8ea449a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI.na - KI in China</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...146 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>