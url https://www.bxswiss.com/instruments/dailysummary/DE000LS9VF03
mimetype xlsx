--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e044fe2e5ee4990" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04f5ab88a37f4679" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdb5cbc287114a32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d589c24758e4ddf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d56496688484846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdb5cbc287114a32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf84dab207be34ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d589c24758e4ddf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebuild Ukraine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>