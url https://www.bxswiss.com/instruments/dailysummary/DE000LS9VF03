--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04f5ab88a37f4679" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6263561611949fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d589c24758e4ddf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6289c7f773b44e25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf84dab207be34ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d589c24758e4ddf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ae2c45a854e46a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6289c7f773b44e25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebuild Ukraine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>122,805</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,073</x:t>
-[...506 lines deleted...]
-        <x:is>
           <x:t>119,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>