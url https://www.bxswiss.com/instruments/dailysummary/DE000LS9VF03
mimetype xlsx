--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6263561611949fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66385ae9e96044d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6289c7f773b44e25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redd5bacf34ab4e33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ae2c45a854e46a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6289c7f773b44e25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1ea6a1509dc4b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redd5bacf34ab4e33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebuild Ukraine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>