--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66385ae9e96044d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9922a08bf1b4c67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redd5bacf34ab4e33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aef852d93714be2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1ea6a1509dc4b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redd5bacf34ab4e33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fe1c98bf934498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aef852d93714be2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebuild Ukraine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,412 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>128,281</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,237</x:t>
-[...323 lines deleted...]
-          <x:t>127,089</x:t>
+          <x:t>124,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>