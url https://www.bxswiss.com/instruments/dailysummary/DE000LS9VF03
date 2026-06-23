--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9922a08bf1b4c67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a89d7a487ff42bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aef852d93714be2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fa33d52497549f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fe1c98bf934498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aef852d93714be2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61abe283ac2b4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fa33d52497549f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebuild Ukraine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,248 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...196 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -530,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>