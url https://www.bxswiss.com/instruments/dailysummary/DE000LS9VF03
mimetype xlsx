--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a89d7a487ff42bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3716a9c1acd4b06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fa33d52497549f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf376fcd495574e36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61abe283ac2b4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fa33d52497549f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35a1a4ae54234bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf376fcd495574e36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebuild Ukraine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>126,742</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,051</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,364</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>