--- v11 (2026-07-13)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3716a9c1acd4b06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e396393fe044b2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf376fcd495574e36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2acb6e20733943f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35a1a4ae54234bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf376fcd495574e36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a60a4130c8e48fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2acb6e20733943f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebuild Ukraine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>130,364</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,669</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...494 lines deleted...]
-          <x:t>128,140</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,649</x:t>
-[...4 lines deleted...]
-          <x:t>128,326</x:t>
+          <x:t>128,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>