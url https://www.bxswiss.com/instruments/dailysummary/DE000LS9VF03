--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e396393fe044b2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83782cfb6d744833" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2acb6e20733943f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfbcdde0c2954ac0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a60a4130c8e48fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2acb6e20733943f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30d98552982c4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfbcdde0c2954ac0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebuild Ukraine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>