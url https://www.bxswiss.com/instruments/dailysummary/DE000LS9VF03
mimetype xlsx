--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83782cfb6d744833" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra018a896f3f84b7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfbcdde0c2954ac0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R973bf74eb7b240eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30d98552982c4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfbcdde0c2954ac0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R060b0e9c5cea467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R973bf74eb7b240eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebuild Ukraine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>