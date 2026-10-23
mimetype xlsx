--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra018a896f3f84b7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d300e5ba01440d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R973bf74eb7b240eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabc9a2af67bd4dec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R060b0e9c5cea467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R973bf74eb7b240eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d09fd64c4c042bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabc9a2af67bd4dec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebuild Ukraine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VF03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,627 +149,249 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...350 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,175</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>130,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,951</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>