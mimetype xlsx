--- v10 (2026-08-29)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221a107b183f4376" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a748176f11140f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bd2e1d79b2e44cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b23a242f33a46a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7931c60a95ba4e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bd2e1d79b2e44cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ca506c72374f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b23a242f33a46a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mighty Thirty</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>96,989</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,989</x:t>
-[...409 lines deleted...]
-          <x:t>98,430</x:t>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>