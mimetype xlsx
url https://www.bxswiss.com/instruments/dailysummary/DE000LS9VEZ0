--- v11 (2026-09-19)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a748176f11140f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd19a628536484228" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b23a242f33a46a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2ddfc53309b477e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ca506c72374f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b23a242f33a46a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47f2ca1a2e2a4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2ddfc53309b477e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mighty Thirty</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>99,039</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,430</x:t>
-[...195 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>98,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,725</x:t>
-[...198 lines deleted...]
-          <x:t>97,044</x:t>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>