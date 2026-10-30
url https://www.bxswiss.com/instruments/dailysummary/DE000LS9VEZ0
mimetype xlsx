--- v12 (2026-10-09)
+++ v13 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd19a628536484228" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1b435820744d85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2ddfc53309b477e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b5e4f7791b14fd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47f2ca1a2e2a4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2ddfc53309b477e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92ef02949e784fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b5e4f7791b14fd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mighty Thirty</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,725</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>97,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,069</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>