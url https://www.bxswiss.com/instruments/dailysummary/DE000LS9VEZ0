--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52941fd57bf34ec1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b3939cc53de4bd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcba76c3eb69d4270"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4be0f2cd278b4885"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb87b26cd114746ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcba76c3eb69d4270" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2db9ceb6c194d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4be0f2cd278b4885" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mighty Thirty</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>91,306</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...451 lines deleted...]
-          <x:t>95,184</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>