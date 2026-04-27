--- v4 (2026-04-05)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b3939cc53de4bd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d28f48b149547b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4be0f2cd278b4885"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec6af6e71e30449f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2db9ceb6c194d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4be0f2cd278b4885" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15504d003f114587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec6af6e71e30449f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mighty Thirty</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>