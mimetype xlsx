--- v5 (2026-04-27)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d28f48b149547b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df0c9dafe1349cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec6af6e71e30449f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7419aecddb64fc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15504d003f114587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec6af6e71e30449f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10d141813e79400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7419aecddb64fc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mighty Thirty</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>