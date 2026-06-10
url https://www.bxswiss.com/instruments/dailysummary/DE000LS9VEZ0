--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df0c9dafe1349cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf16a4733994d410b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7419aecddb64fc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07baa8206f3148b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10d141813e79400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7419aecddb64fc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05108538db7e404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07baa8206f3148b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mighty Thirty</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>99,591</x:t>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,811</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>101,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,580</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>