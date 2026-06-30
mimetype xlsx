--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf16a4733994d410b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5b0babb5bf440b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07baa8206f3148b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49445313b16a4c77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05108538db7e404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07baa8206f3148b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05c74f6df6554fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49445313b16a4c77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mighty Thirty</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>