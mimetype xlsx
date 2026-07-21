--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5b0babb5bf440b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583bd7f0a2d841a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49445313b16a4c77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f2715abd1c4458"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05c74f6df6554fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49445313b16a4c77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Receccb5b86d94fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f2715abd1c4458" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mighty Thirty</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>98,453</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,182</x:t>
-[...404 lines deleted...]
-          <x:t>94,779</x:t>
+          <x:t>96,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>