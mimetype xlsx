--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583bd7f0a2d841a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221a107b183f4376" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f2715abd1c4458"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bd2e1d79b2e44cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Receccb5b86d94fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f2715abd1c4458" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7931c60a95ba4e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bd2e1d79b2e44cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mighty Thirty</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>97,427</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,838</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>94,465</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>