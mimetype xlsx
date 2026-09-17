--- v11 (2026-08-27)
+++ v12 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b94ae2e5f04728" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re55817c73c4e4344" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf2d629cfa70491f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R031c7240c31a4e3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raba9c36a21944f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf2d629cfa70491f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ca1cb8126234ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R031c7240c31a4e3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TechnologieZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>