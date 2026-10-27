--- v12 (2026-09-17)
+++ v13 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re55817c73c4e4344" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a5ba9f40b24147" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R031c7240c31a4e3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64ca6e605b604772"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ca1cb8126234ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R031c7240c31a4e3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R708b261f74554294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64ca6e605b604772" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TechnologieZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...613 lines deleted...]
-          <x:t>143,249</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>