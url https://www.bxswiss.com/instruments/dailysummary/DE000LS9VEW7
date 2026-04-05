--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2b6ef6feb247c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54df433b04744e58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65a81898211849aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b29bf6d1bf74ca7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R966495fc5c2a49c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65a81898211849aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd70e3e6810c4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b29bf6d1bf74ca7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TechnologieZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...203 lines deleted...]
-          <x:t>102,571</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,851</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>105,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>