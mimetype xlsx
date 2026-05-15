--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54df433b04744e58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293910a41098430f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b29bf6d1bf74ca7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf61105b0291b4764"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd70e3e6810c4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b29bf6d1bf74ca7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a2455d9371c4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf61105b0291b4764" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TechnologieZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>102,851</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>