--- v6 (2026-05-15)
+++ v7 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293910a41098430f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55d0d4c705374d41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf61105b0291b4764"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R304023a8815649cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a2455d9371c4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf61105b0291b4764" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd430f18acb73481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R304023a8815649cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TechnologieZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>