--- v7 (2026-06-06)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55d0d4c705374d41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24ecf724cc0e4921" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R304023a8815649cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R585386ceeb374c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd430f18acb73481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R304023a8815649cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b1e1aca2e4144e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R585386ceeb374c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TechnologieZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>126,189</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,251</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>122,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,277</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>