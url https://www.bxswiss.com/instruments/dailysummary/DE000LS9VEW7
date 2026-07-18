--- v8 (2026-06-27)
+++ v9 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24ecf724cc0e4921" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8170f89ebb854b43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R585386ceeb374c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f4c497d91454ca9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b1e1aca2e4144e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R585386ceeb374c96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7583ba49d7ca4f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f4c497d91454ca9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TechnologieZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>127,277</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,072</x:t>
-[...539 lines deleted...]
-          <x:t>116,519</x:t>
+          <x:t>124,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>