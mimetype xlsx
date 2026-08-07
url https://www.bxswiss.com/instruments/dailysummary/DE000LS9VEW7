--- v9 (2026-07-18)
+++ v10 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8170f89ebb854b43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R203de7e78d1e48cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f4c497d91454ca9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re86a46044c7145e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7583ba49d7ca4f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f4c497d91454ca9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc672bc2a6d13443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re86a46044c7145e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TechnologieZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>