--- v10 (2026-08-07)
+++ v11 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R203de7e78d1e48cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b94ae2e5f04728" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re86a46044c7145e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf2d629cfa70491f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc672bc2a6d13443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re86a46044c7145e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raba9c36a21944f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf2d629cfa70491f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TechnologieZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>