--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c845c216bfe4a90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f0a2b81cfb4b27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd55f288af1e24f40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c5dd6bd7aee4977"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30aee0addfa14d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd55f288af1e24f40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8d68586cde54e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c5dd6bd7aee4977" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GuruInvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VET3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>83,157</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,936</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>83,576</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>