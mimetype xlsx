--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f0a2b81cfb4b27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7e5029e34b74ac3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c5dd6bd7aee4977"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d25415982d14751"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8d68586cde54e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c5dd6bd7aee4977" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R435ec901c48e4569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d25415982d14751" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GuruInvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VET3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>