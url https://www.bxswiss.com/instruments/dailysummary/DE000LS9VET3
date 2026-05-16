--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7e5029e34b74ac3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f83a40130345c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d25415982d14751"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c32972ee58c4bbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R435ec901c48e4569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d25415982d14751" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84c4710ebf2e4558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c32972ee58c4bbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GuruInvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VET3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>