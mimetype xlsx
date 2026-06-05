--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f83a40130345c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac1bc283ccf4447" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c32972ee58c4bbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R202cdb26a5994171"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84c4710ebf2e4558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c32972ee58c4bbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3c679d2ab9b4b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R202cdb26a5994171" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GuruInvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VET3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>87,258</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>