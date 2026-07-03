--- v9 (2026-06-05)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac1bc283ccf4447" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red4f40647b3f422c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R202cdb26a5994171"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ec3dcf853aa4b63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3c679d2ab9b4b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R202cdb26a5994171" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re43d0c473e684136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ec3dcf853aa4b63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GuruInvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VET3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>