--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red4f40647b3f422c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf0d86040b94f96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ec3dcf853aa4b63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cdf42e213264237"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re43d0c473e684136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ec3dcf853aa4b63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab2fa88533dc4a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cdf42e213264237" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GuruInvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VET3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>89,627</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,902</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>88,152</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>