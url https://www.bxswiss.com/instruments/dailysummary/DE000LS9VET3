--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf0d86040b94f96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb60c7b718c84c48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cdf42e213264237"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96b8611559474b11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab2fa88533dc4a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cdf42e213264237" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1083f6b5fd3847f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96b8611559474b11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GuruInvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VET3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>