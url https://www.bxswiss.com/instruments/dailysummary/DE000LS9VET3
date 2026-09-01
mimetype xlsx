--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb60c7b718c84c48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28e56a10e5d54f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96b8611559474b11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf057000039f54ef7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1083f6b5fd3847f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96b8611559474b11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c448211b1d54b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf057000039f54ef7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GuruInvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VET3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>90,821</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,550</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>