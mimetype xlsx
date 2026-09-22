--- v13 (2026-09-01)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28e56a10e5d54f03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28ea7f33b66f4dfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf057000039f54ef7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02498ac3dabe465e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c448211b1d54b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf057000039f54ef7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a320be04df4ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02498ac3dabe465e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GuruInvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VET3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>92,088</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,713</x:t>
-[...124 lines deleted...]
-          <x:t>92,553</x:t>
+          <x:t>91,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,034</x:t>
-[...124 lines deleted...]
-          <x:t>92,186</x:t>
+          <x:t>93,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,166</x:t>
-[...107 lines deleted...]
-          <x:t>92,025</x:t>
+          <x:t>90,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>