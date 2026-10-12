--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28ea7f33b66f4dfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c6bd941a1447e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02498ac3dabe465e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0afc6c02b6e471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a320be04df4ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02498ac3dabe465e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ac44d1733b493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0afc6c02b6e471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GuruInvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VET3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>