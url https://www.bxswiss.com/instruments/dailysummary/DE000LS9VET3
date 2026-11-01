--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c6bd941a1447e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f3b1f43214c4ef8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0afc6c02b6e471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra00fc00969f54775"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ac44d1733b493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0afc6c02b6e471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32b289ba3e074934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra00fc00969f54775" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GuruInvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VET3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>