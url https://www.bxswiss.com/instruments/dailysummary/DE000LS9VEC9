--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66a29369e03d4e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85cebe2bef394468" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac3b90eaeb042d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cea8a5bb8a444d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72c856c9886b4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac3b90eaeb042d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra83995a41e6043af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cea8a5bb8a444d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>