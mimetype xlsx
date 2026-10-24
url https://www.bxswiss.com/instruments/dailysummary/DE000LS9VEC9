--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85cebe2bef394468" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb8a2fbb80548b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cea8a5bb8a444d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9107153c069b402e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra83995a41e6043af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cea8a5bb8a444d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f9c24d1cee4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9107153c069b402e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>