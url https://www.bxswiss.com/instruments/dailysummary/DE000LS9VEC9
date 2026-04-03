--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87a3f6a61f784581" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79eda3a1ced4d96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c7a4563312d4629"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd0ffc30cf1f4f51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R171911a5cda5431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c7a4563312d4629" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86714a4556d041bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd0ffc30cf1f4f51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>298,253</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>