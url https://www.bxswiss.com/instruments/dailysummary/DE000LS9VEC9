--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79eda3a1ced4d96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c9f6edc388f459e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd0ffc30cf1f4f51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra73616d6ebf34d14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86714a4556d041bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd0ffc30cf1f4f51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b4a710116c94916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra73616d6ebf34d14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>279,911</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>281,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>