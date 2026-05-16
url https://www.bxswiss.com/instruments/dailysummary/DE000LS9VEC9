--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c9f6edc388f459e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01865ed34181454d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra73616d6ebf34d14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb96b15847ff949eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b4a710116c94916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra73616d6ebf34d14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5b948c0e3984ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb96b15847ff949eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>