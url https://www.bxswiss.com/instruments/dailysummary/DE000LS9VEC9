--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01865ed34181454d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd5bf95b5c8b44e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb96b15847ff949eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb981a3504ea4d86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5b948c0e3984ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb96b15847ff949eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca12139c2e274833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb981a3504ea4d86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>