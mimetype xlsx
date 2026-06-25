--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd5bf95b5c8b44e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37085c327bcc4db8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb981a3504ea4d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R258f109033fc4c9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca12139c2e274833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb981a3504ea4d86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7a776c0e4af421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R258f109033fc4c9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>