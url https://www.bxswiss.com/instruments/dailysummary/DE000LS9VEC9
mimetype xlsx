--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37085c327bcc4db8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88fd5063c4d54edc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R258f109033fc4c9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R415e50f568d94581"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7a776c0e4af421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R258f109033fc4c9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7278e35a5cb348c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R415e50f568d94581" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>