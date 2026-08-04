--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88fd5063c4d54edc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16befe70cfbe4664" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R415e50f568d94581"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e4a4cf3ca5748cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7278e35a5cb348c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R415e50f568d94581" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b0cb3c6334747f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e4a4cf3ca5748cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>