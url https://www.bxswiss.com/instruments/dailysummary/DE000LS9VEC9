--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16befe70cfbe4664" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f78bf555644c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e4a4cf3ca5748cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R977abcedaf424440"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b0cb3c6334747f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e4a4cf3ca5748cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0005efc356cd4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R977abcedaf424440" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>283,404</x:t>
-[...387 lines deleted...]
-          <x:t>231,031</x:t>
+          <x:t>271,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>