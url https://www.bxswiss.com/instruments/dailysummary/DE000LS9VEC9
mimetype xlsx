--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f78bf555644c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66a29369e03d4e32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R977abcedaf424440"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac3b90eaeb042d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0005efc356cd4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R977abcedaf424440" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72c856c9886b4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac3b90eaeb042d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VEC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>