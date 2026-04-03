--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R900fc652a21449df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ce7581f4b345c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re884f069ece24ca0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20e0066c19d84d8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17caeea835e74db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re884f069ece24ca0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc139bc8a807d487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20e0066c19d84d8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Founders Club</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>101,734</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,968</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...595 lines deleted...]
-          <x:t>100,405</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>