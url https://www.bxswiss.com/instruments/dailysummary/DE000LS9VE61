--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ce7581f4b345c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd37e382f724441cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20e0066c19d84d8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24b76020d0bd4262"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc139bc8a807d487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20e0066c19d84d8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf589c4af6aae4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24b76020d0bd4262" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Founders Club</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>