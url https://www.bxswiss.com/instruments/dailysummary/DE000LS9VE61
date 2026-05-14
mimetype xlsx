--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd37e382f724441cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf570bfe5986b4d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24b76020d0bd4262"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b0b4d60735454d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf589c4af6aae4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24b76020d0bd4262" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbddbc49b1771491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b0b4d60735454d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Founders Club</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>