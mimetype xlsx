--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf570bfe5986b4d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf349cca93da4b8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b0b4d60735454d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf114c9858594124"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbddbc49b1771491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b0b4d60735454d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf85f5f18cbde4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf114c9858594124" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Founders Club</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>