--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf349cca93da4b8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54be4328e619432d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf114c9858594124"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39210b2c64844861"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf85f5f18cbde4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf114c9858594124" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99f30ab24c144d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39210b2c64844861" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Founders Club</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>