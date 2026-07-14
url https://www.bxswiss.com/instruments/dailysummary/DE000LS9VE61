--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54be4328e619432d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8333cae0ebc44d3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39210b2c64844861"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R044baac5542f4148"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99f30ab24c144d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39210b2c64844861" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3c168f3315048e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R044baac5542f4148" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Founders Club</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>