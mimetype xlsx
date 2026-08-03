--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8333cae0ebc44d3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d60b32dc50d4def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R044baac5542f4148"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f40d7f82ac54dfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3c168f3315048e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R044baac5542f4148" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53fd75c035fc4ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f40d7f82ac54dfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Founders Club</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>