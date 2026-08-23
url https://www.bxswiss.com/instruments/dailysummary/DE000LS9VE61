--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d60b32dc50d4def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbcf56108b3c454b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f40d7f82ac54dfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R055d8d5e525843ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53fd75c035fc4ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f40d7f82ac54dfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec73411ca11c44d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R055d8d5e525843ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Founders Club</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,296</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>110,234</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>