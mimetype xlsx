--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbcf56108b3c454b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cd6924aab184e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R055d8d5e525843ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R345acb14558b4bd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec73411ca11c44d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R055d8d5e525843ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R179168f7d7a3435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R345acb14558b4bd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Founders Club</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,548</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>116,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,072</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>