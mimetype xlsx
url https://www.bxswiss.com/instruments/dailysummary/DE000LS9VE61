--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cd6924aab184e6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfe7124282ed4a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R345acb14558b4bd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3367d245c544398"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R179168f7d7a3435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R345acb14558b4bd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R826a579c14954244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3367d245c544398" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Founders Club</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,914</x:t>
-[...279 lines deleted...]
-          <x:t>122,916</x:t>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>