--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfe7124282ed4a27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8848ab1e12e4932" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3367d245c544398"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd9045509dd548e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R826a579c14954244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3367d245c544398" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79beba5124cc4f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd9045509dd548e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Founders Club</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>