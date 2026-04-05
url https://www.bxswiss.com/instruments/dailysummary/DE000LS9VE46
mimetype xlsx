--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d3e0c6bc3b40d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2ee8fd261e4ac5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf84f5f16e3984b55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a922c26cb1e45c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1484d2ac331344a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf84f5f16e3984b55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8663140ed2c14b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a922c26cb1e45c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Steady Compounders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>