--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2ee8fd261e4ac5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a552f87c8a34665" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a922c26cb1e45c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03632635b9d142ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8663140ed2c14b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a922c26cb1e45c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0357d64edf704fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03632635b9d142ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Steady Compounders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>