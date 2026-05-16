--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a552f87c8a34665" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0119e6829c6c4e3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03632635b9d142ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0d3281f86204cc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0357d64edf704fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03632635b9d142ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf40cebee6c3f4ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0d3281f86204cc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Steady Compounders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>