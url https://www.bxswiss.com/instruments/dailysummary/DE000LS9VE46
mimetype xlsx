--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0119e6829c6c4e3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc9e9be97ade49e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0d3281f86204cc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f1c81ebb6394792"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf40cebee6c3f4ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0d3281f86204cc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25c0a91e6b4548f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f1c81ebb6394792" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Steady Compounders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>