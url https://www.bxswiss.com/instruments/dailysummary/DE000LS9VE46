--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc9e9be97ade49e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e4287762dab480e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f1c81ebb6394792"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c2bebe16e6b464f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25c0a91e6b4548f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f1c81ebb6394792" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7adaf0f4fcc484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c2bebe16e6b464f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Steady Compounders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,919</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>83,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,007</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>