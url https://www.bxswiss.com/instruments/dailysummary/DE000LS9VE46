--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e4287762dab480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d5d1769a4a4436c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c2bebe16e6b464f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b740ea893143f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7adaf0f4fcc484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c2bebe16e6b464f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d8712461cb442c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b740ea893143f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Steady Compounders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>84,059</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,787</x:t>
-[...404 lines deleted...]
-          <x:t>81,622</x:t>
+          <x:t>83,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>