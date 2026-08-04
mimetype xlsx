--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d5d1769a4a4436c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8af1f38a52b84f87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b740ea893143f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R504b1c6e275d4c7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d8712461cb442c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b740ea893143f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3879f5a2df9c4234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R504b1c6e275d4c7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Steady Compounders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>