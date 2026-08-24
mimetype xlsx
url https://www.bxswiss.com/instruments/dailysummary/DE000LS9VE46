--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8af1f38a52b84f87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1517cdd86a9e43ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R504b1c6e275d4c7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f330b352504e2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3879f5a2df9c4234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R504b1c6e275d4c7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0262678f9bc44035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f330b352504e2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Steady Compounders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,647</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>