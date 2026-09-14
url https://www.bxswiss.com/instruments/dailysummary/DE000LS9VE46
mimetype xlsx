--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1517cdd86a9e43ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9440ef66ff384d46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f330b352504e2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R773f24b8e462408e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0262678f9bc44035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f330b352504e2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5adf6f56fbbe4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R773f24b8e462408e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Steady Compounders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>