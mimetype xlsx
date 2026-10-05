--- v12 (2026-09-14)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9440ef66ff384d46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5d5b566bf7f4619" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R773f24b8e462408e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re193fe5ac4a44711"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5adf6f56fbbe4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R773f24b8e462408e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b37dfa8b5b24d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re193fe5ac4a44711" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Steady Compounders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>92,125</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,052</x:t>
-[...377 lines deleted...]
-          <x:t>92,025</x:t>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>