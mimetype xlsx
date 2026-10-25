--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5d5b566bf7f4619" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c534b92e3e94f9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re193fe5ac4a44711"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R476bb4ba1ed24c17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b37dfa8b5b24d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re193fe5ac4a44711" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b30033b729e4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R476bb4ba1ed24c17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Steady Compounders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>