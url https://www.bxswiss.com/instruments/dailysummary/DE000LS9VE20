--- v11 (2026-09-03)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dafbceec66248d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5243d79943b642b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1f9d9c8069d4760"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcebc3449f3aa4af8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e82445c35374ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1f9d9c8069d4760" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeffa32dd7bf4f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcebc3449f3aa4af8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Akshabai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>539,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>