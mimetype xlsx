--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5243d79943b642b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb471d4db0f7a4e67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcebc3449f3aa4af8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5713ab26aa8b4878"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeffa32dd7bf4f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcebc3449f3aa4af8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8ecb8ce65b74a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5713ab26aa8b4878" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Akshabai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>624,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>624,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>618,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>