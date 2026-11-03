--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb471d4db0f7a4e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fa994ec5d844126" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5713ab26aa8b4878"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0edaab9169414305"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8ecb8ce65b74a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5713ab26aa8b4878" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1664cee3bef43ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0edaab9169414305" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Akshabai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>650,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>642,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>645,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>