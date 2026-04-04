--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf395228c9b5c4550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbadb516f3fb04af2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b779aa5718a4812"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80266ac49ff74ae6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d77b04675d40ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b779aa5718a4812" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f964e8639f4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80266ac49ff74ae6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Akshabai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>