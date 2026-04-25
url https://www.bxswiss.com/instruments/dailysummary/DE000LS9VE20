--- v6 (2026-04-04)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbadb516f3fb04af2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5280213838d544b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80266ac49ff74ae6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ec3bf429484b07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f964e8639f4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80266ac49ff74ae6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35b9b8a0c3fb4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ec3bf429484b07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Akshabai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>