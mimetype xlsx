--- v7 (2026-04-25)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5280213838d544b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c44cde257f4720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ec3bf429484b07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae5c086a7deb47f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35b9b8a0c3fb4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ec3bf429484b07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95fedfc8c49a4055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae5c086a7deb47f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Akshabai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>487,516</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>