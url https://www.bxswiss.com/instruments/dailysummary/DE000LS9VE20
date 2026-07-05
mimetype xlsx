--- v8 (2026-06-05)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c44cde257f4720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95ab8e1d46c74084" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae5c086a7deb47f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc6c0825d483403c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95fedfc8c49a4055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae5c086a7deb47f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R091989230cfa44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc6c0825d483403c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Akshabai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>600,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>593,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>597,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>582,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>