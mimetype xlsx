--- v9 (2026-07-05)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95ab8e1d46c74084" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf01a07d9df84313" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc6c0825d483403c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c7786eb1c94814"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R091989230cfa44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc6c0825d483403c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8d295d6443d4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c7786eb1c94814" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Akshabai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>611,683</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>