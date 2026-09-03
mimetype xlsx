--- v10 (2026-08-14)
+++ v11 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf01a07d9df84313" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dafbceec66248d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c7786eb1c94814"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1f9d9c8069d4760"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8d295d6443d4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c7786eb1c94814" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e82445c35374ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1f9d9c8069d4760" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Akshabai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VE20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>568,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>582,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>627,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>645,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>623,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>640,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>