--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7b38aaaf29d41ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R062f527e74074a75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcb05c78a8b54dd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bfb7b6a13854e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45cd610815e94827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcb05c78a8b54dd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ec3c4ff15514f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bfb7b6a13854e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Growth Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,221</x:t>
-[...468 lines deleted...]
-          <x:t>139,874</x:t>
+          <x:t>136,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>