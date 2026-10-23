--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R062f527e74074a75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfef3cc072bd7428c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bfb7b6a13854e47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58851f016e204d4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ec3c4ff15514f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bfb7b6a13854e47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R782044a5a8574799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58851f016e204d4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Growth Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>