--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d0084493c894f69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ca2ca034c634d06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7658246d3256485b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26760153d36840ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15ff5d3747ff4566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7658246d3256485b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fdfa6cf75e84ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26760153d36840ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Growth Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,974</x:t>
-[...340 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>105,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,412</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>106,312</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>