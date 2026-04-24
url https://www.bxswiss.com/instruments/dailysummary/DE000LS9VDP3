--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ca2ca034c634d06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f4238f6cec846ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26760153d36840ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fcf64d122a744a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fdfa6cf75e84ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26760153d36840ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R012e88f30f494ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fcf64d122a744a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Growth Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>