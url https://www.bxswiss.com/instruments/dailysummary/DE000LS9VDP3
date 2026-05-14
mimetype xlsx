--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f4238f6cec846ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc358339f802e49fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fcf64d122a744a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd57f9d1eef54a4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R012e88f30f494ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fcf64d122a744a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb3f82b92be9476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd57f9d1eef54a4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Growth Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>