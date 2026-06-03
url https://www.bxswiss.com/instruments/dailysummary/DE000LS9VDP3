--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc358339f802e49fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96740162bcca4f91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd57f9d1eef54a4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1722b7f8d4174879"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb3f82b92be9476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd57f9d1eef54a4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49ffcad644a14f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1722b7f8d4174879" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Growth Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>