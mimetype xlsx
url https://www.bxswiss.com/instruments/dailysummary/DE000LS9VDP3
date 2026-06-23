--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96740162bcca4f91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc08167962cc84f31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1722b7f8d4174879"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16a5e758b29e4154"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49ffcad644a14f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1722b7f8d4174879" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf9a35ddb32344a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16a5e758b29e4154" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Growth Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>