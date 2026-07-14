--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc08167962cc84f31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf666257937144f00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16a5e758b29e4154"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe88fa530cda4cc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf9a35ddb32344a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16a5e758b29e4154" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re51e20d5d3f14e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe88fa530cda4cc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Growth Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>