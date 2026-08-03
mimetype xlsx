--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf666257937144f00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf60ebdca5ab547e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe88fa530cda4cc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b8c16d2bf754235"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re51e20d5d3f14e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe88fa530cda4cc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea4972ff53644728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b8c16d2bf754235" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Growth Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>