--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf60ebdca5ab547e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cb0aae50e344de9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b8c16d2bf754235"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7db491cf67c4e4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea4972ff53644728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b8c16d2bf754235" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dc2a832a42f4bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7db491cf67c4e4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Growth Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>133,535</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,123</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>127,465</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>