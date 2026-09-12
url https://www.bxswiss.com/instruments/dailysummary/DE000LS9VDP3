--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cb0aae50e344de9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7b38aaaf29d41ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7db491cf67c4e4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcb05c78a8b54dd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dc2a832a42f4bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7db491cf67c4e4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45cd610815e94827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcb05c78a8b54dd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Growth Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>