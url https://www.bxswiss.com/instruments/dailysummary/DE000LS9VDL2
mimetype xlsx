--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95120af5c4d4cb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5277e64329124e16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra97101d74e924bc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb5745ee6024ef9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1121a2b86a874465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra97101d74e924bc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2576b2d8d984a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb5745ee6024ef9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Dividendenperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>