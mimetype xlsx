--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5277e64329124e16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec0bbabcb96f4c80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb5745ee6024ef9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa82809a805c492a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2576b2d8d984a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb5745ee6024ef9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181b18a69cd044d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa82809a805c492a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Dividendenperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>211,710</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,934</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>212,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>212,668</x:t>
-[...475 lines deleted...]
-          <x:t>210,053</x:t>
+          <x:t>211,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>207,893</x:t>
-[...58 lines deleted...]
-          <x:t>211,410</x:t>
+          <x:t>207,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>