--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec0bbabcb96f4c80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea52f99546134d34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa82809a805c492a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc377cf58965c4fe0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181b18a69cd044d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa82809a805c492a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5af06ab1b2e4ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc377cf58965c4fe0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Dividendenperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>210,053</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>207,893</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>207,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>