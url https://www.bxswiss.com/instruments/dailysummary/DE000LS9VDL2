--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3f858b216d4602" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda8a39f5ded64fd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R416d1f60129d4a5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb746151d23114d1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fa90496104b4e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R416d1f60129d4a5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0691fd20d8614e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb746151d23114d1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Dividendenperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>