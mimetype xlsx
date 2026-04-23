--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda8a39f5ded64fd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5702266e0e248f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb746151d23114d1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd80f06a59fd04114"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0691fd20d8614e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb746151d23114d1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8543a0b7b22441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd80f06a59fd04114" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Dividendenperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>