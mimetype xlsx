--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5702266e0e248f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0010b3931eb14b54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd80f06a59fd04114"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e888081910f4603"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8543a0b7b22441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd80f06a59fd04114" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R174bfb7ade3548c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e888081910f4603" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Dividendenperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>