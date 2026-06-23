--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0010b3931eb14b54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R942b01a60a2e4421" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e888081910f4603"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f3e7598908a43b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R174bfb7ade3548c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e888081910f4603" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a9e0b8b477e4ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f3e7598908a43b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Dividendenperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>195,320</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>