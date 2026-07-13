--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R942b01a60a2e4421" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e253d794544036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f3e7598908a43b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd20437d47c04cde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a9e0b8b477e4ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f3e7598908a43b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5b504657de14423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd20437d47c04cde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Dividendenperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>199,378</x:t>
-[...468 lines deleted...]
-          <x:t>200,729</x:t>
+          <x:t>199,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>