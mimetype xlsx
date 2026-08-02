--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e253d794544036" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1475f6d629cb4709" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd20437d47c04cde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9c80c1c1b884125"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5b504657de14423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd20437d47c04cde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb56bf1f8e3be4307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9c80c1c1b884125" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Dividendenperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>