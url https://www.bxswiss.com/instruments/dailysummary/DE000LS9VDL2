--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1475f6d629cb4709" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95120af5c4d4cb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9c80c1c1b884125"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra97101d74e924bc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb56bf1f8e3be4307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9c80c1c1b884125" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1121a2b86a874465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra97101d74e924bc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Dividendenperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>