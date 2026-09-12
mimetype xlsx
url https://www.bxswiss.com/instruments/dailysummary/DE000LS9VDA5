--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71303a5dcc694f91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdb19b0d837949a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75a905f3e13a4b4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebd5dd4d95a74761"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fa1f4e07d4c45c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75a905f3e13a4b4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18733ace963e4db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebd5dd4d95a74761" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Defence and Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,102</x:t>
-[...414 lines deleted...]
-          <x:t>140,806</x:t>
+          <x:t>138,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>