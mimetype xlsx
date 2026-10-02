--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdb19b0d837949a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca052442fc8c4d3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebd5dd4d95a74761"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R378722e6a9b44d4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18733ace963e4db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebd5dd4d95a74761" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5697be537fca4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R378722e6a9b44d4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Defence and Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>