--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca052442fc8c4d3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2222d3a94ba64d5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R378722e6a9b44d4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc03a9b1c3061497e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5697be537fca4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R378722e6a9b44d4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref12309ad4af464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc03a9b1c3061497e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Defence and Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,614</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>134,965</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,047</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>129,214</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>