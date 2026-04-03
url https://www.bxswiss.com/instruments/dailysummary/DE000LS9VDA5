--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9268a33cf87948be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304767efeb384280" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R041331e4b4d244db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d8c7e91c6be46fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R616a936d14964d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R041331e4b4d244db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99888664cc23492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d8c7e91c6be46fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Defence and Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>