--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304767efeb384280" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R763639c7b4384a0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d8c7e91c6be46fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f4d99e639bd41b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99888664cc23492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d8c7e91c6be46fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9421c0fd52c344a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f4d99e639bd41b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Defence and Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>