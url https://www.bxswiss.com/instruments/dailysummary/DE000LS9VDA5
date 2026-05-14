--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R763639c7b4384a0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe0b17a68ce4ca4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f4d99e639bd41b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cf32e6e85fa4c32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9421c0fd52c344a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f4d99e639bd41b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2d80f7fedd746ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cf32e6e85fa4c32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Defence and Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,665</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>134,677</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>