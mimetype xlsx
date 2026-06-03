--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe0b17a68ce4ca4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8fb6ed134d548a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cf32e6e85fa4c32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc04e2db987fb4c25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2d80f7fedd746ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cf32e6e85fa4c32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9037eee33051464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc04e2db987fb4c25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Defence and Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>