--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8fb6ed134d548a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffcb2dbee5784bc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc04e2db987fb4c25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5903ba93d314d0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9037eee33051464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc04e2db987fb4c25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13133d6bacb245a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5903ba93d314d0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Defence and Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>132,491</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,491</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>134,371</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>