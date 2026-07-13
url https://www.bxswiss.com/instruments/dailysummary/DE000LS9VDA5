--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffcb2dbee5784bc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red309e61dc004741" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5903ba93d314d0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R585c92f93bf14855"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13133d6bacb245a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5903ba93d314d0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd716965822eb4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R585c92f93bf14855" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Defence and Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,491</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>133,113</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>