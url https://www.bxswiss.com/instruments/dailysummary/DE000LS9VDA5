--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red309e61dc004741" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07052a186199486b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R585c92f93bf14855"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec45bb51ef3b421c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd716965822eb4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R585c92f93bf14855" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8274b3721544f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec45bb51ef3b421c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Defence and Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>