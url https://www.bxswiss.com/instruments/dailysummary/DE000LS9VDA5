--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07052a186199486b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71303a5dcc694f91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec45bb51ef3b421c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75a905f3e13a4b4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8274b3721544f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec45bb51ef3b421c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fa1f4e07d4c45c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75a905f3e13a4b4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Defence and Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VDA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>