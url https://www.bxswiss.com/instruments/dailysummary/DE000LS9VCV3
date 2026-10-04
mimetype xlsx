--- v11 (2026-09-13)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f1a5171d96e4fa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref51ef4b18cc46a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ceac9edee14720"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0217e2da5b044211"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09a21f9aa9ff4dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ceac9edee14720" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dbcbc5505d44fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0217e2da5b044211" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>