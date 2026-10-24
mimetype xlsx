--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref51ef4b18cc46a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1c0a5fec2f3405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0217e2da5b044211"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56451a4477ff4c1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dbcbc5505d44fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0217e2da5b044211" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R461dee986ecf48ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56451a4477ff4c1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>113,669</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,643</x:t>
-[...566 lines deleted...]
-          <x:t>111,804</x:t>
+          <x:t>111,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>