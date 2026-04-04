--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eb1a91b7eaf4e54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a5e7252e234c69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ffb2dd2015144cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf00e334daf86498f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reddc287b446140d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ffb2dd2015144cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3bf7e433fcf433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf00e334daf86498f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>