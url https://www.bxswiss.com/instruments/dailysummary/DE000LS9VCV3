--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a5e7252e234c69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097b430e7cc44706" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf00e334daf86498f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb65555f1adac48a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3bf7e433fcf433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf00e334daf86498f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b126a8e0d7f483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb65555f1adac48a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>99,005</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>