--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097b430e7cc44706" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703c2f6b4c17480d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb65555f1adac48a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9e0c5f7263f4a5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b126a8e0d7f483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb65555f1adac48a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9feccc9a5514908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9e0c5f7263f4a5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>