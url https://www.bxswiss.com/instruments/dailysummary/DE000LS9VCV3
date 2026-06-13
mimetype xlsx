--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703c2f6b4c17480d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d71892010342e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9e0c5f7263f4a5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R552983d3a3f6407c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9feccc9a5514908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9e0c5f7263f4a5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf359ec7cec174db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R552983d3a3f6407c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>109,088</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,187</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>106,620</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>