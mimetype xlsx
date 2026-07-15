--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d71892010342e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfab4d9fad8824e91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R552983d3a3f6407c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae514e92a1b4435c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf359ec7cec174db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R552983d3a3f6407c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a506e488caa4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae514e92a1b4435c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>111,924</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>