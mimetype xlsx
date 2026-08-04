--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfab4d9fad8824e91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2ecd9ce9a0455f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae514e92a1b4435c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c395d6f58c7422a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a506e488caa4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae514e92a1b4435c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref374081b8494186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c395d6f58c7422a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>