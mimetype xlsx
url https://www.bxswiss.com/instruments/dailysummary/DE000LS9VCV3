--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2ecd9ce9a0455f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c061fb6335488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c395d6f58c7422a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bbb9b11223140eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref374081b8494186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c395d6f58c7422a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e7ceabc4baf439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bbb9b11223140eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,310</x:t>
@@ -737,31 +299,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>