--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c061fb6335488d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f1a5171d96e4fa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bbb9b11223140eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ceac9edee14720"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e7ceabc4baf439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bbb9b11223140eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09a21f9aa9ff4dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ceac9edee14720" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...182 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,072</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>07.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,267</x:t>
-[...279 lines deleted...]
-          <x:t>114,737</x:t>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>