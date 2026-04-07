--- v7 (2026-03-18)
+++ v8 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd19d445b899f4d27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b746c160fc4847" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82238f7c8ce24c13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R999fd3df77234f2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dcdea84d7da4981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82238f7c8ce24c13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7129d1a5a6e40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R999fd3df77234f2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lynkeus Silver Lining </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.690,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.692,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.615,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.660,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.566,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.594,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.536,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.543,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.561,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.563,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.455,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.488,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.476,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.557,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.551,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>