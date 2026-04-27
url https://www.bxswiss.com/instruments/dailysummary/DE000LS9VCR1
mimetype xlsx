--- v8 (2026-04-07)
+++ v9 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b746c160fc4847" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8db5b30062c2408a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R999fd3df77234f2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce816757fcfc4b52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7129d1a5a6e40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R999fd3df77234f2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6b576c6a1144af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce816757fcfc4b52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lynkeus Silver Lining </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.416,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.427,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.383,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.385,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.463,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.530,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.444,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.510,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.519,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.593,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.550,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.513,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.582,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.547,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.581,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.570,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.551,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.575,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.547,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.574,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.550,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.558,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.563,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.511,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.496,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>