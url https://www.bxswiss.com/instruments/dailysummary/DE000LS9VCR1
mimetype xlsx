--- v9 (2026-04-27)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8db5b30062c2408a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R882d9365ded94189" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce816757fcfc4b52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra14c9594685c4959"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6b576c6a1144af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce816757fcfc4b52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc1d4ed10f794aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra14c9594685c4959" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lynkeus Silver Lining </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>1.496,779</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.571,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.571,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.478,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.478,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.465,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.461,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.454,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.474,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.458,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.483,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.239,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.241,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>