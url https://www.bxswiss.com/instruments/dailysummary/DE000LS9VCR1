--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R882d9365ded94189" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284b17d0e9894fb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra14c9594685c4959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4a5fb43f961468f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc1d4ed10f794aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra14c9594685c4959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6194ac778df74abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4a5fb43f961468f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lynkeus Silver Lining </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.444,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.474,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.422,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.456,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.288,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.297,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.239,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.241,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.238,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>