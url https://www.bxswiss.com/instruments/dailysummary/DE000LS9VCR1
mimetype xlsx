--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284b17d0e9894fb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eeed68725674d6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4a5fb43f961468f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bd37781a948489d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6194ac778df74abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4a5fb43f961468f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9459bf9899414c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bd37781a948489d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lynkeus Silver Lining </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.326,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.336,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.311,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.314,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.216,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.249,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.214,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.245,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.239,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.232,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.203,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>