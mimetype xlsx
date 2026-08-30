--- v12 (2026-07-21)
+++ v13 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eeed68725674d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2820ff0e8f0e4a8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bd37781a948489d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb0260d3b4fd4207"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9459bf9899414c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bd37781a948489d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cc58aef4a4448c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb0260d3b4fd4207" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lynkeus Silver Lining </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1.163,451</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.203,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.236,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.235,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.455,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.461,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.600,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.585,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>