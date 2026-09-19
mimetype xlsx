--- v13 (2026-08-30)
+++ v14 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2820ff0e8f0e4a8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d0d24aa6c5a4c15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb0260d3b4fd4207"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e376c84861148c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cc58aef4a4448c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb0260d3b4fd4207" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaab31baf99141c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e376c84861148c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lynkeus Silver Lining </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.464,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.466,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.452,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.452,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.649,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.651,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.585,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.617,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.572,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.541,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.553,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.496,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.513,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.580,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.575,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.596,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.572,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.570,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.573,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.545,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.578,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.571,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.483,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.496,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.491,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.491,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.560,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.570,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>