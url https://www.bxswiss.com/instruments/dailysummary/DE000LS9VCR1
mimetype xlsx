--- v14 (2026-09-19)
+++ v15 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d0d24aa6c5a4c15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4181e5badae84fee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e376c84861148c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re14b33423d3344f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaab31baf99141c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e376c84861148c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205fc7358c504fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re14b33423d3344f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lynkeus Silver Lining </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.572,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.589,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.570,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.583,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.560,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.570,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.517,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.525,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.550,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.476,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.469,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>