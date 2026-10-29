--- v15 (2026-10-09)
+++ v16 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4181e5badae84fee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c878629eacc4c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re14b33423d3344f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71e7890ba7564c2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205fc7358c504fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re14b33423d3344f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra50817fd698f44fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71e7890ba7564c2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lynkeus Silver Lining </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.413,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.440,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.411,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.423,097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.354,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.372,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.344,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.362,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.235,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>