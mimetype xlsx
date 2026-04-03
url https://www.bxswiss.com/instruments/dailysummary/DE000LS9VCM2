--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c3b93839cb4373" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80445a853354422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23a4af9afcd842cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re939db98a4d64756"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf480a1f0a1f24107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23a4af9afcd842cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6792768108544ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re939db98a4d64756" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFCHVEQCHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>