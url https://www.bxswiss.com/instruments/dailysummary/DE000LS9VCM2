--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80445a853354422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6f8546730ea4046" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re939db98a4d64756"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8547dbc9a48426a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6792768108544ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re939db98a4d64756" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb08b3b578bf44057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8547dbc9a48426a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFCHVEQCHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>