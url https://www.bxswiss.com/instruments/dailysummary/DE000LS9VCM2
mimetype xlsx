--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6f8546730ea4046" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ab03a8783704f2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8547dbc9a48426a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R404554504e4e4a0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb08b3b578bf44057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8547dbc9a48426a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2954c55c6a9d47fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R404554504e4e4a0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFCHVEQCHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>