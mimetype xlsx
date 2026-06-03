--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ab03a8783704f2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R272e5ea8c6584d59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R404554504e4e4a0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb18dd414364e4ec3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2954c55c6a9d47fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R404554504e4e4a0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab70d79d9f54def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb18dd414364e4ec3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFCHVEQCHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>108,519</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,077</x:t>
-[...411 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,359</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>106,542</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>