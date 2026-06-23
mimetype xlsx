--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R272e5ea8c6584d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd47e15902c2845ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb18dd414364e4ec3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1988ee3c39d149cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab70d79d9f54def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb18dd414364e4ec3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ac3ef54768457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1988ee3c39d149cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFCHVEQCHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,359</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...418 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>