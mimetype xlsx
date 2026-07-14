--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd47e15902c2845ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d305506c4714ddd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1988ee3c39d149cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31282042311e4c6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ac3ef54768457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1988ee3c39d149cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfca6a21dfc1043ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31282042311e4c6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFCHVEQCHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>110,245</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,222</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>110,486</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>