--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d305506c4714ddd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fea7e40b6b04a11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31282042311e4c6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6ee8fb121af4563"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfca6a21dfc1043ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31282042311e4c6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b0749f7021c4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6ee8fb121af4563" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFCHVEQCHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>111,018</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,134</x:t>
-[...296 lines deleted...]
-          <x:t>108,738</x:t>
+          <x:t>110,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>