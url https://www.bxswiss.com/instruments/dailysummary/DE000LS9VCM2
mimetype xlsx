--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fea7e40b6b04a11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfba61d8506c4dfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6ee8fb121af4563"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19cafc9f69284123"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b0749f7021c4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6ee8fb121af4563" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43025e03ba144689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19cafc9f69284123" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFCHVEQCHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>