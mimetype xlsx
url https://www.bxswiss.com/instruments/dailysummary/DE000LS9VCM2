--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfba61d8506c4dfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae7b789306e4f05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19cafc9f69284123"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f295a479d72443e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43025e03ba144689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19cafc9f69284123" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d3392309b14ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f295a479d72443e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFCHVEQCHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>