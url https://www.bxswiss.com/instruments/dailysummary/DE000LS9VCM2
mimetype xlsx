--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae7b789306e4f05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c3614e8367746a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f295a479d72443e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56875a1df4f44130"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d3392309b14ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f295a479d72443e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff12a08280344bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56875a1df4f44130" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFCHVEQCHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>