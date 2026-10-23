--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c3614e8367746a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8884586714904ab4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56875a1df4f44130"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f4e206ceb604b69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff12a08280344bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56875a1df4f44130" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04037b9e38b74a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f4e206ceb604b69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFCHVEQCHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>