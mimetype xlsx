--- v12 (2026-08-24)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd558ddc021614027" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc74dd0bdf3654285" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82bfb76b674d4762"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eef8d91bef14f06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bdd210b84f14b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82bfb76b674d4762" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcd476401c18482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eef8d91bef14f06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFOPSILVER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>161,547</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>