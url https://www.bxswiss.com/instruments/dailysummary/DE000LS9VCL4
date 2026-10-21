--- v13 (2026-10-01)
+++ v14 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc74dd0bdf3654285" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6daa7c4c896d460f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eef8d91bef14f06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R354f7de7c00d459a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcd476401c18482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eef8d91bef14f06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2633d0c1bb84028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R354f7de7c00d459a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFOPSILVER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>