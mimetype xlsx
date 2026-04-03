--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reba41f46f2b34943" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997e5b5a9e544298" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ca073fcec23425c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radc0e33be9e74112"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93d08fa57f584c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ca073fcec23425c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64fc1216fd794683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radc0e33be9e74112" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFOPSILVER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>