--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997e5b5a9e544298" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c071fc366fd4f73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radc0e33be9e74112"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9013472456824360"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64fc1216fd794683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radc0e33be9e74112" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5e52e8b2234609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9013472456824360" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFOPSILVER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>