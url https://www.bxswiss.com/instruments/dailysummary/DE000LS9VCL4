--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c071fc366fd4f73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e2819e33ad4c69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9013472456824360"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab1e47755b8345be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5e52e8b2234609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9013472456824360" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e028fc277444013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab1e47755b8345be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFOPSILVER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>