--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e2819e33ad4c69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b0449b0c98e4a3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab1e47755b8345be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac2fef2d1104985"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e028fc277444013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab1e47755b8345be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d1af0fc109942a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac2fef2d1104985" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFOPSILVER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>