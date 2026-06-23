--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b0449b0c98e4a3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R934b8cbf8e1848d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac2fef2d1104985"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54e4474b1c254614"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d1af0fc109942a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac2fef2d1104985" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7906342b309446ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54e4474b1c254614" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFOPSILVER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>141,926</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,781</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>138,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,423</x:t>
         </x:is>
       </x:c>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>