--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R934b8cbf8e1848d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe3e555ff5640d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54e4474b1c254614"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae25a5c91a114c6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7906342b309446ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54e4474b1c254614" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b02b440d5754e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae25a5c91a114c6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFOPSILVER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>