--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe3e555ff5640d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1811bf81a1954412" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae25a5c91a114c6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31b690bede91474d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b02b440d5754e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae25a5c91a114c6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad42e76ef55d4777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31b690bede91474d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFOPSILVER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>