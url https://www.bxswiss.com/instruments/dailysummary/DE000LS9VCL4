--- v11 (2026-08-02)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1811bf81a1954412" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd558ddc021614027" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31b690bede91474d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82bfb76b674d4762"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad42e76ef55d4777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31b690bede91474d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bdd210b84f14b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82bfb76b674d4762" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFOPSILVER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>