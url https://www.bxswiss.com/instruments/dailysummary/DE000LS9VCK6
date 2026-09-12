--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde975b47cdbd4c86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9948cf3145644ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R468b8ff3a9dd41fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08588e9974e44b08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf32883f6eef4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R468b8ff3a9dd41fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1de3f372ba564e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08588e9974e44b08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFEYNNSOFF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...576 lines deleted...]
-          <x:t>97,625</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,238</x:t>
+          <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>