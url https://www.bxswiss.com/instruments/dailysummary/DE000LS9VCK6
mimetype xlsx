--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9948cf3145644ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53cc13c0dd4240ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08588e9974e44b08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b68bc36e734c0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1de3f372ba564e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08588e9974e44b08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3150de98de374e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b68bc36e734c0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFEYNNSOFF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>98,260</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,467</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>97,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,668</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>