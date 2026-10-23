--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53cc13c0dd4240ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d3c824b92f42ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b68bc36e734c0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5d06d8ccd904001"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3150de98de374e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b68bc36e734c0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd563998224ef4b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5d06d8ccd904001" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFEYNNSOFF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...220 lines deleted...]
-          <x:t>96,661</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,364</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>96,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,678</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>