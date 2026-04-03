--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7441f3260c5462f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R912dc3b7623543f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8124d4387e2d430b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34d94f6656714f8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91f11d46ffc341cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8124d4387e2d430b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb28e219a88204fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34d94f6656714f8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFEYNNSOFF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>