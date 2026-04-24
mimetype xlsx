--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R912dc3b7623543f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf66d7dfac38d449b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34d94f6656714f8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0abfa77598534d6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb28e219a88204fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34d94f6656714f8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b32b7b96f5d4ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0abfa77598534d6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFEYNNSOFF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>