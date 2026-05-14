--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf66d7dfac38d449b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R193ca2232e0c48d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0abfa77598534d6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4ddfd734dcb4241"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b32b7b96f5d4ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0abfa77598534d6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd67ef5890ccd43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4ddfd734dcb4241" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFEYNNSOFF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,219</x:t>
-[...495 lines deleted...]
-          <x:t>92,376</x:t>
+          <x:t>92,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>