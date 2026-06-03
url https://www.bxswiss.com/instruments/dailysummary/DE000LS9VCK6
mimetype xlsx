--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R193ca2232e0c48d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1fb2769861e415a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4ddfd734dcb4241"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78b3d7b5082b41c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd67ef5890ccd43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4ddfd734dcb4241" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd45b89ae97740ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78b3d7b5082b41c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFEYNNSOFF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>