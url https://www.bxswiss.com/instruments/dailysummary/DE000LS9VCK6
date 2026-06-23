--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1fb2769861e415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf73f64c05874c9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78b3d7b5082b41c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb69afdadbcc94e6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd45b89ae97740ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78b3d7b5082b41c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60c3b9866672498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb69afdadbcc94e6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFEYNNSOFF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>92,672</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,288</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,635</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>