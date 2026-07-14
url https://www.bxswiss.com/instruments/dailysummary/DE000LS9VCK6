--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf73f64c05874c9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab1ec9908b6b4865" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb69afdadbcc94e6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e896c23e5c4499b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60c3b9866672498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb69afdadbcc94e6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1388e2d9c7d1466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e896c23e5c4499b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFEYNNSOFF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>94,199</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,635</x:t>
-[...517 lines deleted...]
-          <x:t>93,824</x:t>
+          <x:t>94,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>