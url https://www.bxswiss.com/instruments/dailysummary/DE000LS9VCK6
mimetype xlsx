--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab1ec9908b6b4865" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde975b47cdbd4c86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e896c23e5c4499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R468b8ff3a9dd41fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1388e2d9c7d1466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e896c23e5c4499b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf32883f6eef4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R468b8ff3a9dd41fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFEYNNSOFF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>93,462</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...343 lines deleted...]
-          <x:t>95,033</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>