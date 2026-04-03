--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R708bd2b8c1524b47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd09f3d489f1441f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00a0c01a1ab84ea3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d7ffd6cc00b40df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fe9445dd0b949cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00a0c01a1ab84ea3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4811b22352dc4ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d7ffd6cc00b40df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Allocation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...409 lines deleted...]
-          <x:t>89,993</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,721</x:t>
-[...200 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>88,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,059</x:t>
-[...9 lines deleted...]
-          <x:t>90,541</x:t>
+          <x:t>91,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>