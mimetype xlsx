--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd09f3d489f1441f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b06a16d0de5411b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d7ffd6cc00b40df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c32e129f8804d83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4811b22352dc4ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d7ffd6cc00b40df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re966343fc9f1405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c32e129f8804d83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Allocation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>