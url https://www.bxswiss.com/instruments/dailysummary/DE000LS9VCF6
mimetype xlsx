--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b06a16d0de5411b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R402da853a0d5494d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c32e129f8804d83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4922261b41d943fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re966343fc9f1405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c32e129f8804d83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06bfaa064d3e4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4922261b41d943fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Allocation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>