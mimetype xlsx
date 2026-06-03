--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R402da853a0d5494d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4402feb4389a48ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4922261b41d943fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b83ba43ab5d4551"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06bfaa064d3e4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4922261b41d943fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b995530cd584567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b83ba43ab5d4551" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Allocation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,993</x:t>
-[...70 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>82,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,183</x:t>
-[...144 lines deleted...]
-          <x:t>80,941</x:t>
+          <x:t>83,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>