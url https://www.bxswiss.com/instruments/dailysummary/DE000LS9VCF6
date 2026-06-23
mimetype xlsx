--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4402feb4389a48ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a2b55b393824d5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b83ba43ab5d4551"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1091d8aff57e43c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b995530cd584567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b83ba43ab5d4551" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1075fe9d3c294e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1091d8aff57e43c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Allocation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,183</x:t>
-[...413 lines deleted...]
-        <x:is>
           <x:t>83,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,019</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>