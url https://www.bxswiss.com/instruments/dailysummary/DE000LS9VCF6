--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a2b55b393824d5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54bc3cfe965446ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1091d8aff57e43c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R052ce4a24a7c4b2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1075fe9d3c294e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1091d8aff57e43c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6beff3774eb489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R052ce4a24a7c4b2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Allocation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>