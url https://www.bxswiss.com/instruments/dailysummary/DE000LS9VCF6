--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54bc3cfe965446ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b461edc9c448a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R052ce4a24a7c4b2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra62aed5330714ca0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6beff3774eb489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R052ce4a24a7c4b2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce24e5ea3707425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra62aed5330714ca0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Allocation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>