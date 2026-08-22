--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b461edc9c448a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R132014e27ec448ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra62aed5330714ca0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4523d7508742a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce24e5ea3707425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra62aed5330714ca0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5ab86b696c34e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4523d7508742a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Allocation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>