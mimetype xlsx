--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R132014e27ec448ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb46aa096cfc4215" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4523d7508742a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf96f75b97b23409f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5ab86b696c34e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4523d7508742a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6881e4188db54186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf96f75b97b23409f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Allocation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>