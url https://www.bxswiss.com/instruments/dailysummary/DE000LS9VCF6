--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb46aa096cfc4215" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb85d1b6661cd4a96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf96f75b97b23409f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbbbaa1b5d8d4ab9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6881e4188db54186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf96f75b97b23409f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d7dd2ce76a546ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbbbaa1b5d8d4ab9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Allocation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>