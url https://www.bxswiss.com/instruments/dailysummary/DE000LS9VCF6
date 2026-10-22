--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb85d1b6661cd4a96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R260cdf92e0b141e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbbbaa1b5d8d4ab9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c0dfb1393f349dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d7dd2ce76a546ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbbbaa1b5d8d4ab9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ce1a79ffc1e4a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c0dfb1393f349dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Allocation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>93,272</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,505</x:t>
-[...372 lines deleted...]
-          <x:t>89,926</x:t>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,999</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>89,894</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>