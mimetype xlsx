--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac76e6004462473c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994d4deef2d047c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R358ec2d98f9e44fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29b4f41e9e104e08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b0d80b909be42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R358ec2d98f9e44fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2da3b73c295e4975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29b4f41e9e104e08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Evolution Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>