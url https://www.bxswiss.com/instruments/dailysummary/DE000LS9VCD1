--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994d4deef2d047c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfabccbdc28914fe8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29b4f41e9e104e08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc589b28345e04bd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2da3b73c295e4975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29b4f41e9e104e08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R082305c218434d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc589b28345e04bd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Evolution Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>