--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfabccbdc28914fe8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra428ba2f593a4d14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc589b28345e04bd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a4ce6f3061a4b3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R082305c218434d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc589b28345e04bd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34f677e34b334069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a4ce6f3061a4b3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Evolution Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,803</x:t>
@@ -737,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>