--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra428ba2f593a4d14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd35722bd03e24b3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a4ce6f3061a4b3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re94b3c80f6c84003"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34f677e34b334069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a4ce6f3061a4b3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09fae90e4ae742e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re94b3c80f6c84003" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Evolution Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>