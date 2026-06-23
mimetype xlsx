--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd35722bd03e24b3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d9c3cac6326473d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re94b3c80f6c84003"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a3a2fd2a34e4ac8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09fae90e4ae742e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re94b3c80f6c84003" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R889b173d5797472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a3a2fd2a34e4ac8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Evolution Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>