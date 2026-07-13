--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d9c3cac6326473d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36f50b7f89664bbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a3a2fd2a34e4ac8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69ac4182611a4554"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R889b173d5797472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a3a2fd2a34e4ac8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e2609c2d47f47b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69ac4182611a4554" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Evolution Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>