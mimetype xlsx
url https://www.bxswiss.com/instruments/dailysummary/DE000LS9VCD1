--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36f50b7f89664bbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7543d0a881fc4a95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69ac4182611a4554"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8fc165018374e6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e2609c2d47f47b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69ac4182611a4554" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07f7f39410e64448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8fc165018374e6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Evolution Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>