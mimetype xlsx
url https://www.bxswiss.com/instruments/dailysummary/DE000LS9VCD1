--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7543d0a881fc4a95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b5a873bc244d17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8fc165018374e6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e26d585f0464b18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07f7f39410e64448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8fc165018374e6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf611b349322b4d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e26d585f0464b18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Evolution Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>