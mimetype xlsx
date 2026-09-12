--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b5a873bc244d17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf512ab465a849f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e26d585f0464b18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbe1b0aac5e24531"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf611b349322b4d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e26d585f0464b18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13ff220a0214e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbe1b0aac5e24531" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Evolution Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>