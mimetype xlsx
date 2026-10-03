--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf512ab465a849f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b15543bcde54efb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbe1b0aac5e24531"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b228c2a74ca4fd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13ff220a0214e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbe1b0aac5e24531" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba951d99b1974e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b228c2a74ca4fd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Evolution Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>