--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b15543bcde54efb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2724e1dac8fb4af3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b228c2a74ca4fd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1709a95919db4618"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba951d99b1974e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b228c2a74ca4fd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R139f000f03d8476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1709a95919db4618" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Evolution Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>