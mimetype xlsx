--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e28aa0d52ce4beb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc97adc309a5f41f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70fa2730ffa64b52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61a84191d163485c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d55bef61b9414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70fa2730ffa64b52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf242c9e5052444c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61a84191d163485c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Polen-Osteuropa ganz stark</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>