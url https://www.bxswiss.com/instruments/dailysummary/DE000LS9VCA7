--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc97adc309a5f41f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0be05a40ef942c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61a84191d163485c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra656771adc204128"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf242c9e5052444c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61a84191d163485c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb1f0ed1c0cf4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra656771adc204128" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Polen-Osteuropa ganz stark</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>