--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0be05a40ef942c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70bf667ae48d40c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra656771adc204128"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recba2472c7e24e2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb1f0ed1c0cf4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra656771adc204128" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc883cd4576e74642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recba2472c7e24e2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Polen-Osteuropa ganz stark</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>