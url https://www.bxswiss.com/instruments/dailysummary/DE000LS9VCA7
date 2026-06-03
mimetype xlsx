--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70bf667ae48d40c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re90bbd98138845a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recba2472c7e24e2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bcde5d54a3849d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc883cd4576e74642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recba2472c7e24e2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R696d59b182fb41cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bcde5d54a3849d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Polen-Osteuropa ganz stark</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>108,067</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,291</x:t>
-[...404 lines deleted...]
-          <x:t>103,012</x:t>
+          <x:t>103,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>