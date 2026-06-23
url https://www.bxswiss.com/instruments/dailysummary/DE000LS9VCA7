--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re90bbd98138845a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabd02106d4fc4dcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bcde5d54a3849d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R121b6cff0f9c45c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R696d59b182fb41cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bcde5d54a3849d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raae94fb3ed034f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R121b6cff0f9c45c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Polen-Osteuropa ganz stark</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>103,176</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,204</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>103,886</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>