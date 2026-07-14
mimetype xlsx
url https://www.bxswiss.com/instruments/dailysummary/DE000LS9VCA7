--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabd02106d4fc4dcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6293ecf5e2a54160" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R121b6cff0f9c45c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f89a3cac404223"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raae94fb3ed034f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R121b6cff0f9c45c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32641809ced940fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f89a3cac404223" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Polen-Osteuropa ganz stark</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>