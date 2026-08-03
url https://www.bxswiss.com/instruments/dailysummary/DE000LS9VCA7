--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6293ecf5e2a54160" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf440012dc74515" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f89a3cac404223"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb885ebe36a246c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32641809ced940fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f89a3cac404223" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb887360d89df46f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb885ebe36a246c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Polen-Osteuropa ganz stark</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>