--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf440012dc74515" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8a3d4a48ce6446a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb885ebe36a246c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb622880f628d4f99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb887360d89df46f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb885ebe36a246c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a64b55ef36f4cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb622880f628d4f99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Polen-Osteuropa ganz stark</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>