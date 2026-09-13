--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8a3d4a48ce6446a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05a4adfd9d8d41e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb622880f628d4f99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R486ab4fb761c448e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a64b55ef36f4cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb622880f628d4f99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f0ee8cba3374a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R486ab4fb761c448e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Polen-Osteuropa ganz stark</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>110,073</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...370 lines deleted...]
-          <x:t>110,543</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>