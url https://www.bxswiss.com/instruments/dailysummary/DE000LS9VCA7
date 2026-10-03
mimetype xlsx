--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05a4adfd9d8d41e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcecbc10194584cd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R486ab4fb761c448e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a9ccba2e8364cf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f0ee8cba3374a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R486ab4fb761c448e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cbbbcce11de40ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a9ccba2e8364cf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Polen-Osteuropa ganz stark</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>