--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcecbc10194584cd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redde1f4e2ee945be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a9ccba2e8364cf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd99d69c2989a42d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cbbbcce11de40ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a9ccba2e8364cf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4989f44a168c4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd99d69c2989a42d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Polen-Osteuropa ganz stark</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VCA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>