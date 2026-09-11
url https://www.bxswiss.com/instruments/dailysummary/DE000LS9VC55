--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra608272e0a0348f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23df8693d10e4fad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c13bfab29af4fbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R926b91e7b3fe452a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6d8f51b6ece415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c13bfab29af4fbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e45287cfdb24688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R926b91e7b3fe452a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>