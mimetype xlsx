--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23df8693d10e4fad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5f332883f0486c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R926b91e7b3fe452a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9bd5d12c364b53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e45287cfdb24688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R926b91e7b3fe452a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0835412c5794dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9bd5d12c364b53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>