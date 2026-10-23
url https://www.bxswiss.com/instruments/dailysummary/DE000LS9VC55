--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5f332883f0486c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R000157ccac314b81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9bd5d12c364b53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db3f7075353481d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0835412c5794dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9bd5d12c364b53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf96bd2b454f74979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db3f7075353481d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>