--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb34045e961540e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1710e82ee4284389" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfad3bb4768214dcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d532a50c6e04962"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fff6a149a1940bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfad3bb4768214dcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R596cd3327c6d46f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d532a50c6e04962" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>