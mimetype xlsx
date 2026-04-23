--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1710e82ee4284389" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8492101df7fb4cf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d532a50c6e04962"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42d1622a9d8643aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R596cd3327c6d46f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d532a50c6e04962" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e10f7aedd4145b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42d1622a9d8643aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>