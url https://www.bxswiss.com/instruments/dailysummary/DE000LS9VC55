--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8492101df7fb4cf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b0d194a08d045a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42d1622a9d8643aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R181d32e20de34c3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e10f7aedd4145b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42d1622a9d8643aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b16e87782854a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R181d32e20de34c3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>