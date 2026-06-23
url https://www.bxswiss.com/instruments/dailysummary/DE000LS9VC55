--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b0d194a08d045a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d3172c777a4e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R181d32e20de34c3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d5ced03ddc4368"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b16e87782854a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R181d32e20de34c3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R269e82ad23e44651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d5ced03ddc4368" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>249,854</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>