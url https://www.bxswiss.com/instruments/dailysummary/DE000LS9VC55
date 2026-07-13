--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d3172c777a4e99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879c365110fe44c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d5ced03ddc4368"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762f2c9015b74e69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R269e82ad23e44651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d5ced03ddc4368" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reafe965995044a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762f2c9015b74e69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>