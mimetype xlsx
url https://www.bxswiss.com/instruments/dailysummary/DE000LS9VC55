--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879c365110fe44c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c1ed808d1da4714" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762f2c9015b74e69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc647314ea03f4bea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reafe965995044a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762f2c9015b74e69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5a3c5d4d74c4411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc647314ea03f4bea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>