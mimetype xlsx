--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c1ed808d1da4714" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra608272e0a0348f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc647314ea03f4bea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c13bfab29af4fbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5a3c5d4d74c4411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc647314ea03f4bea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6d8f51b6ece415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c13bfab29af4fbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>