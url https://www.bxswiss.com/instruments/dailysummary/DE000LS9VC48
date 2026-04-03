--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284e543234a04b0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R533b60d818e349d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41b7ec32ca0c48a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67f1a5e8ce5341a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a26d9b058b646d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41b7ec32ca0c48a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c8313ea1e824775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67f1a5e8ce5341a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TecWelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>