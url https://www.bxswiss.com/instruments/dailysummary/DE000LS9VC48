--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R533b60d818e349d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df5c2356b7044df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67f1a5e8ce5341a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d9dd03b84bc43d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c8313ea1e824775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67f1a5e8ce5341a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R418e23cca1784235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d9dd03b84bc43d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TecWelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>