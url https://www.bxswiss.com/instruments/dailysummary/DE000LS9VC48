--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df5c2356b7044df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc3f213988e4acc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d9dd03b84bc43d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c6e978a4ce4181"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R418e23cca1784235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d9dd03b84bc43d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ace214e34584b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c6e978a4ce4181" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TecWelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>