--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc3f213988e4acc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd32be3b39145b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c6e978a4ce4181"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1654805620424848"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ace214e34584b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c6e978a4ce4181" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63d5a2150f6d4fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1654805620424848" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TecWelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>227,280</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>227,138</x:t>
-[...183 lines deleted...]
-          <x:t>227,057</x:t>
+          <x:t>228,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>225,764</x:t>
-[...242 lines deleted...]
-          <x:t>222,287</x:t>
+          <x:t>224,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>