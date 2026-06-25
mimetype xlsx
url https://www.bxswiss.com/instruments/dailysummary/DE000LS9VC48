--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd32be3b39145b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re46a3bf046c44489" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1654805620424848"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf35d7f325e4441cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63d5a2150f6d4fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1654805620424848" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90a405b843cc4cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf35d7f325e4441cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TecWelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>227,057</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>225,764</x:t>
-[...560 lines deleted...]
-        <x:is>
           <x:t>224,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>