--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re46a3bf046c44489" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c4c68b03ac4df1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf35d7f325e4441cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R746bda6df932418d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90a405b843cc4cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf35d7f325e4441cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90d496b73f5a433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R746bda6df932418d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TecWelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>227,609</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...532 lines deleted...]
-          <x:t>228,257</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>