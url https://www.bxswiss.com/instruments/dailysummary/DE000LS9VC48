--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c4c68b03ac4df1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05c7e9b21bf24015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R746bda6df932418d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R314775661cad4178"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90d496b73f5a433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R746bda6df932418d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R983f7021c5f64541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R314775661cad4178" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TecWelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>