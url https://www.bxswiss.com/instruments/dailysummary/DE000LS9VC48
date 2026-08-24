--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05c7e9b21bf24015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11cde226de4845d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R314775661cad4178"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25ee5b2a4cb44421"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R983f7021c5f64541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R314775661cad4178" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ed4f7921bb64b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25ee5b2a4cb44421" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TecWelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>