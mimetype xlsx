--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11cde226de4845d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf47eaebccbd84179" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25ee5b2a4cb44421"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0caa8bc61a74359"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ed4f7921bb64b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25ee5b2a4cb44421" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e8b2c2830af49d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0caa8bc61a74359" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TecWelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>232,834</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>232,537</x:t>
-[...517 lines deleted...]
-          <x:t>234,335</x:t>
+          <x:t>236,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>