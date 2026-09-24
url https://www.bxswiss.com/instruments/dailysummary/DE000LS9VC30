--- v10 (2026-09-04)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25f6cba1311a47ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d3dd66e7e242dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b1214ae039b4d02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra15ce82f13974b75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0daf730d15c4dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b1214ae039b4d02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669f0397c4f648f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra15ce82f13974b75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,707</x:t>
-[...340 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>103,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,703</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>102,801</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>