--- v11 (2026-09-24)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d3dd66e7e242dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe50bef92148439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra15ce82f13974b75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda1def4917294102"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669f0397c4f648f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra15ce82f13974b75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f93d6c0cb94ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda1def4917294102" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,703</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...499 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,296</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>