--- v12 (2026-10-14)
+++ v13 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe50bef92148439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re17193fefd784ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda1def4917294102"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf15795d465849d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f93d6c0cb94ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda1def4917294102" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R767700e66aa64186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf15795d465849d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>