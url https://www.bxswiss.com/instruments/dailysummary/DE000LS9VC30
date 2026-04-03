--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa3406df027144cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c40d97d35c48ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07ea2dfbc5f4448c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R437a51dffe584302"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1c173d80a0a45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07ea2dfbc5f4448c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8350a408a064679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R437a51dffe584302" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>96,023</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,386</x:t>
-[...490 lines deleted...]
-          <x:t>96,425</x:t>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>