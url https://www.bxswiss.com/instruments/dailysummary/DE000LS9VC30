--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c40d97d35c48ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24c0a95838004d80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R437a51dffe584302"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78f6f10bc2f843d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8350a408a064679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R437a51dffe584302" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb8376c504944d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78f6f10bc2f843d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>97,515</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,141</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>94,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>