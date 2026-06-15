--- v6 (2026-04-26)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24c0a95838004d80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda92f10518624bd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78f6f10bc2f843d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ffa2a86e7b843e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb8376c504944d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78f6f10bc2f843d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a3765068d3c413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ffa2a86e7b843e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...419 lines deleted...]
-          <x:t>101,349</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,252</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,314</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>101,607</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>