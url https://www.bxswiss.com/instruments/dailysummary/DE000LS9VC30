--- v7 (2026-06-15)
+++ v8 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda92f10518624bd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68bd4e8c3b740ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ffa2a86e7b843e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra27bdeb06b844b2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a3765068d3c413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ffa2a86e7b843e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4053dc8348a24089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra27bdeb06b844b2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...313 lines deleted...]
-          <x:t>106,176</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,874</x:t>
-[...215 lines deleted...]
-          <x:t>104,576</x:t>
+          <x:t>106,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>