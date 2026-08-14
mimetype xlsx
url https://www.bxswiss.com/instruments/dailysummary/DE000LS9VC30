--- v8 (2026-07-06)
+++ v9 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68bd4e8c3b740ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ecf66660c72495b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra27bdeb06b844b2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ee8918f1a54e32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4053dc8348a24089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra27bdeb06b844b2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R223135fe108f4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ee8918f1a54e32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,863</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>106,065</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>