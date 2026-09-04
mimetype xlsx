--- v9 (2026-08-14)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ecf66660c72495b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25f6cba1311a47ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ee8918f1a54e32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b1214ae039b4d02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R223135fe108f4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ee8918f1a54e32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0daf730d15c4dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b1214ae039b4d02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>