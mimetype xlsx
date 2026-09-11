--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R103b7e5bf3c64517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf30b168c1634771" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R192235c8f4ac4801"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcfb605f17964c44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08b11a4ce9e0465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R192235c8f4ac4801" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f2243c76414422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcfb605f17964c44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAAM wenige Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,668</x:t>
-[...43 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>73,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,665</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>73,723</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,783</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>73,680</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>