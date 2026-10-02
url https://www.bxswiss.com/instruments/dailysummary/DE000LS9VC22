--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf30b168c1634771" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b3d486ba0a8482f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcfb605f17964c44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70306f7028b04b30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f2243c76414422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcfb605f17964c44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49fe669b963c45f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70306f7028b04b30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAAM wenige Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>73,722</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,626</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-          <x:t>21.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,715</x:t>
-[...387 lines deleted...]
-          <x:t>74,098</x:t>
+          <x:t>72,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>