--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b3d486ba0a8482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6192b4d4fc21408e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70306f7028b04b30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc4672b310ba4426"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49fe669b963c45f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70306f7028b04b30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f8407150b574dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc4672b310ba4426" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAAM wenige Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>