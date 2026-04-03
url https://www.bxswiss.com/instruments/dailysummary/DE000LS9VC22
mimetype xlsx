--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f5379f185e04ade" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76ac07db3d824147" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cd9753e07a8445e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaa851af98e4461a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd104db022ae542be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cd9753e07a8445e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbda9352a9c4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaa851af98e4461a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAAM wenige Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...517 lines deleted...]
-          <x:t>72,519</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>74,073</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>