--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76ac07db3d824147" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf90e428d884303" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaa851af98e4461a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e0ea034778409b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbda9352a9c4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaa851af98e4461a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a5905b461144a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e0ea034778409b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAAM wenige Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>