--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf90e428d884303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24ba66f8a2964841" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e0ea034778409b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a4c0c2a229b4398"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a5905b461144a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e0ea034778409b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76de72b4f28840bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a4c0c2a229b4398" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAAM wenige Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>72,356</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,364</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...450 lines deleted...]
-          <x:t>72,360</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>72,467</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>