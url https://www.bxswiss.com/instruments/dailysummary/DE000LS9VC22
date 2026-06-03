--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24ba66f8a2964841" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0cf7811fd25425b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a4c0c2a229b4398"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24bdad9f105c492e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76de72b4f28840bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a4c0c2a229b4398" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc79b7442840d4850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24bdad9f105c492e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAAM wenige Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>72,360</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>72,316</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>72,364</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,259</x:t>
-[...161 lines deleted...]
-          <x:t>72,337</x:t>
+          <x:t>72,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>