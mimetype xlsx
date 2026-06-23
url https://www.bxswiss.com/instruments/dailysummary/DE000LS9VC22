--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0cf7811fd25425b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re29179662a464c80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24bdad9f105c492e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62eb617f06674b38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc79b7442840d4850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24bdad9f105c492e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde1ed416bd8a4190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62eb617f06674b38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAAM wenige Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>72,364</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,259</x:t>
-[...6 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>72,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,437</x:t>
-[...495 lines deleted...]
-          <x:t>72,180</x:t>
+          <x:t>72,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>