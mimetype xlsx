--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re29179662a464c80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ebef6f23074389" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62eb617f06674b38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re585db9291c0429e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde1ed416bd8a4190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62eb617f06674b38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61de470205d645b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re585db9291c0429e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAAM wenige Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>72,270</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,376</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>72,636</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,552</x:t>
-[...112 lines deleted...]
-          <x:t>72,911</x:t>
+          <x:t>72,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>