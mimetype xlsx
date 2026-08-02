--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ebef6f23074389" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f11d5afbaa43e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re585db9291c0429e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc759477b132e4d09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61de470205d645b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re585db9291c0429e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad4110f06dc499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc759477b132e4d09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAAM wenige Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>72,613</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>72,817</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,794</x:t>
-[...409 lines deleted...]
-          <x:t>72,695</x:t>
+          <x:t>73,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>