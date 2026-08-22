--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f11d5afbaa43e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R103b7e5bf3c64517" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc759477b132e4d09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R192235c8f4ac4801"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad4110f06dc499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc759477b132e4d09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08b11a4ce9e0465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R192235c8f4ac4801" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAAM wenige Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>