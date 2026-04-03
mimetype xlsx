--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eee2ba9502b49cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c488fa663c4bad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0405912bb77e47cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d6cf6c02b534ffd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa5277325b7d4f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0405912bb77e47cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R950e842c02aa4b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d6cf6c02b534ffd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TREND Y MIN-VOL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,265</x:t>
-[...296 lines deleted...]
-          <x:t>95,206</x:t>
+          <x:t>94,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,269</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>97,005</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>