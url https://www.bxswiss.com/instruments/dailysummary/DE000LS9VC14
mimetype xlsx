--- v8 (2026-04-03)
+++ v9 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c488fa663c4bad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9543028e85c1468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d6cf6c02b534ffd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc4f09cf4af24d45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R950e842c02aa4b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d6cf6c02b534ffd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f6207f4829a41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc4f09cf4af24d45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TREND Y MIN-VOL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>95,206</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,269</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>96,132</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,895</x:t>
-[...372 lines deleted...]
-          <x:t>93,641</x:t>
+          <x:t>94,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,206</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>95,296</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>