--- v9 (2026-04-23)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9543028e85c1468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28188e4fb7464534" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc4f09cf4af24d45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0809e573ec74d10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f6207f4829a41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc4f09cf4af24d45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R954564127f0f443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0809e573ec74d10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TREND Y MIN-VOL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>93,641</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,206</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,881</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>