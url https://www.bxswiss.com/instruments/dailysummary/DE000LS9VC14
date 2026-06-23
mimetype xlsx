--- v10 (2026-05-14)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28188e4fb7464534" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf52793af0af1455e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0809e573ec74d10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62d5f20a97c54b2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R954564127f0f443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0809e573ec74d10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9254e082219b47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62d5f20a97c54b2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TREND Y MIN-VOL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>93,073</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>