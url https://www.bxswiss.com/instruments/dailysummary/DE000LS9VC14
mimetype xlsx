--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf52793af0af1455e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa1869627504d23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62d5f20a97c54b2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R401bbe7c69b54249"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9254e082219b47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62d5f20a97c54b2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R240e10bcddc243a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R401bbe7c69b54249" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TREND Y MIN-VOL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>