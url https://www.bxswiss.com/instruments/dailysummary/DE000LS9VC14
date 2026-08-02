--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa1869627504d23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece4c3f5f24a4f75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R401bbe7c69b54249"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb897898e48284db2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R240e10bcddc243a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R401bbe7c69b54249" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9160b594e8104ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb897898e48284db2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TREND Y MIN-VOL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>