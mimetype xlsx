--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece4c3f5f24a4f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ae34a427bfa495b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb897898e48284db2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R630f6e7fbfda4e86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9160b594e8104ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb897898e48284db2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5abee93e9826447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R630f6e7fbfda4e86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TREND Y MIN-VOL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>104,315</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...235 lines deleted...]
-          <x:t>104,976</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>