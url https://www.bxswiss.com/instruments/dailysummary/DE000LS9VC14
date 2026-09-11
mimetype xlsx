--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ae34a427bfa495b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d20f406a05c43ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R630f6e7fbfda4e86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d4be50a06064938"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5abee93e9826447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R630f6e7fbfda4e86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2902eb2d0b434463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d4be50a06064938" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TREND Y MIN-VOL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>