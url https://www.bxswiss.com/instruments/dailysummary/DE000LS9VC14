--- v15 (2026-09-11)
+++ v16 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d20f406a05c43ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6bb53f387ae471d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d4be50a06064938"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R759515639f5544df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2902eb2d0b434463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d4be50a06064938" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd35b24817fc547b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R759515639f5544df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TREND Y MIN-VOL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...382 lines deleted...]
-          <x:t>103,842</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>102,489</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>