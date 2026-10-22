--- v16 (2026-10-01)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6bb53f387ae471d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd58d957541a24530" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R759515639f5544df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf0c3e14c3024cbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd35b24817fc547b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R759515639f5544df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdbc82da10f144f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf0c3e14c3024cbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TREND Y MIN-VOL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VC14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>103,764</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...613 lines deleted...]
-          <x:t>100,702</x:t>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>