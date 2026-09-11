--- v12 (2026-08-02)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20f4329559054826" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96d4773a2df474a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9551157c81d44ffd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c9cb068e3549ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4200b8a3bfd149ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9551157c81d44ffd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad50972a90d14401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c9cb068e3549ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China und Emerging Markets Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>120,776</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>