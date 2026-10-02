--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96d4773a2df474a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8e6d0b777cf4f2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c9cb068e3549ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R284fc08257e54c08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad50972a90d14401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c9cb068e3549ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae29f24afc744ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R284fc08257e54c08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China und Emerging Markets Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>