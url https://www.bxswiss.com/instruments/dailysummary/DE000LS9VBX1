--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8e6d0b777cf4f2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d463fa5e1f340dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R284fc08257e54c08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R514b7b908b36412a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae29f24afc744ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R284fc08257e54c08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e5178bf06724516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R514b7b908b36412a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China und Emerging Markets Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>112,820</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...316 lines deleted...]
-          <x:t>109,859</x:t>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>