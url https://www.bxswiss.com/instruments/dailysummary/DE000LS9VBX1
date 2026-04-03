--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b9b938f67d4e72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb57f47020c848a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf185a700c3e146ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc96bdfb543754d00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce7616b1b2734604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf185a700c3e146ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe237e3b32304ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc96bdfb543754d00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China und Emerging Markets Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...392 lines deleted...]
-          <x:t>128,740</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,872</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>129,602</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>