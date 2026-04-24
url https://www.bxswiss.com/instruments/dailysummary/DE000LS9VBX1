--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb57f47020c848a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re006138f7d3b4bd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc96bdfb543754d00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8c153eafea24ab9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe237e3b32304ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc96bdfb543754d00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e2ead6ac3ec43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8c153eafea24ab9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China und Emerging Markets Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>