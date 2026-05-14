--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re006138f7d3b4bd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e480f7fe534364" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8c153eafea24ab9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2872a36e60a5424e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e2ead6ac3ec43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8c153eafea24ab9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8805cb435af8458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2872a36e60a5424e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China und Emerging Markets Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,414 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>124,917</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,623</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>