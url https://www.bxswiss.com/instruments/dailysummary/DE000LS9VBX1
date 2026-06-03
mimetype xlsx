--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e480f7fe534364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cdc2137510e453d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2872a36e60a5424e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82bb21319bac4d06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8805cb435af8458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2872a36e60a5424e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0157ab70ad84c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82bb21319bac4d06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China und Emerging Markets Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>