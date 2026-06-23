--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cdc2137510e453d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1387b11320f7435e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82bb21319bac4d06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31dda1119020426f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0157ab70ad84c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82bb21319bac4d06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf977ec0e24c04057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31dda1119020426f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China und Emerging Markets Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,472 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>