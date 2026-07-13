--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1387b11320f7435e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594c5647f1d649cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31dda1119020426f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d92e5c30244406e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf977ec0e24c04057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31dda1119020426f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34350cca343c473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d92e5c30244406e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China und Emerging Markets Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,281 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...229 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -590,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>