--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594c5647f1d649cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20f4329559054826" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d92e5c30244406e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9551157c81d44ffd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34350cca343c473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d92e5c30244406e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4200b8a3bfd149ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9551157c81d44ffd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China und Emerging Markets Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>115,316</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...280 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,775</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>