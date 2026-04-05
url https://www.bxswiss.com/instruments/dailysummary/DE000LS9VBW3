--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1151cfd480f24696" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re64c0157fb5d4a4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red0c91015a794685"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf356767c140049bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfab0d05cd0eb485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red0c91015a794685" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R548ef96873494100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf356767c140049bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Platin MOM Top10 D40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>