--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re64c0157fb5d4a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534030f834d140b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf356767c140049bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4df31c8f49414eb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R548ef96873494100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf356767c140049bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd72bb830223455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4df31c8f49414eb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Platin MOM Top10 D40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>