--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534030f834d140b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27bb38f46bd4d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4df31c8f49414eb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5260e7aaf8564954"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd72bb830223455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4df31c8f49414eb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c1493a0271b459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5260e7aaf8564954" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Platin MOM Top10 D40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>