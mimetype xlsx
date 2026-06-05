--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27bb38f46bd4d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71bc138c761a4d4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5260e7aaf8564954"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19dc4cc6a31c482f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c1493a0271b459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5260e7aaf8564954" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e483b1b85df4273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19dc4cc6a31c482f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Platin MOM Top10 D40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>