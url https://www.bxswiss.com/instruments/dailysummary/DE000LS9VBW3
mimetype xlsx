--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71bc138c761a4d4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4006dee6014067" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19dc4cc6a31c482f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf54d5c4db56f4378"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e483b1b85df4273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19dc4cc6a31c482f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7533b4728d934529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf54d5c4db56f4378" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Platin MOM Top10 D40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>