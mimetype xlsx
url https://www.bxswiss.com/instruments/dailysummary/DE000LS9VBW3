--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4006dee6014067" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8223427da7084226" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf54d5c4db56f4378"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ff3ed25db9c4c4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7533b4728d934529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf54d5c4db56f4378" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75bf141413cb4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ff3ed25db9c4c4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Platin MOM Top10 D40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>