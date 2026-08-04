--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8223427da7084226" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce3d6234bf164451" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ff3ed25db9c4c4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b57154859c945bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75bf141413cb4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ff3ed25db9c4c4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R609c721c7fdc4404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b57154859c945bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Platin MOM Top10 D40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>131,919</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,052</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>133,339</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>