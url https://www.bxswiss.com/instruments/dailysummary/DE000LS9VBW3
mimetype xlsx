--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce3d6234bf164451" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R604a4b654991476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b57154859c945bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91557138f32940cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R609c721c7fdc4404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b57154859c945bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R839a6846fa70477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91557138f32940cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Platin MOM Top10 D40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>