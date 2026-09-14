--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R604a4b654991476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbccf151bcbf424d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91557138f32940cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R062c19b8055c4916"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R839a6846fa70477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91557138f32940cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73e0dd35e45a416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R062c19b8055c4916" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Platin MOM Top10 D40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,388</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>