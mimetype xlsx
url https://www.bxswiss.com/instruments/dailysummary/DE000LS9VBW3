--- v14 (2026-09-14)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbccf151bcbf424d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01344cde0272421f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R062c19b8055c4916"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a542aadae034d6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73e0dd35e45a416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R062c19b8055c4916" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94354a50c07e4790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a542aadae034d6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Platin MOM Top10 D40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...124 lines deleted...]
-          <x:t>131,871</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,218</x:t>
-[...431 lines deleted...]
-          <x:t>130,502</x:t>
+          <x:t>131,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>