--- v15 (2026-10-05)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01344cde0272421f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf470111129de4a79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a542aadae034d6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a93898e62c64fb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94354a50c07e4790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a542aadae034d6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbc9b004f36846da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a93898e62c64fb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Platin MOM Top10 D40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>