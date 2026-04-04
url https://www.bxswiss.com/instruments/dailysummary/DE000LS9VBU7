--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb2b271b08274d80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e06d8254c64f3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re72041a0ad194ceb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8bd86ec556d4b69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1df7ac6a0ae74df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re72041a0ad194ceb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cc5edb43d074e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8bd86ec556d4b69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonome Logistik Roboter Drohne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>