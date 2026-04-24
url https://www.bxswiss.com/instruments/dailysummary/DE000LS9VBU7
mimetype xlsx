--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e06d8254c64f3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cea10ef69ed4328" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8bd86ec556d4b69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5aef82133cf4e56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cc5edb43d074e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8bd86ec556d4b69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ee41737c6d404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5aef82133cf4e56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonome Logistik Roboter Drohne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>