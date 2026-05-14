--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cea10ef69ed4328" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1577aee43514a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5aef82133cf4e56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb491fd885a4b4d44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ee41737c6d404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5aef82133cf4e56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R315d90fd30ac48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb491fd885a4b4d44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonome Logistik Roboter Drohne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>