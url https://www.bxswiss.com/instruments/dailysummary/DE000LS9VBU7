--- v7 (2026-05-14)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1577aee43514a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321e366e7611422b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb491fd885a4b4d44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf4569a1d8db44cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R315d90fd30ac48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb491fd885a4b4d44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba7150ff491e4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf4569a1d8db44cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonome Logistik Roboter Drohne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>107,036</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>