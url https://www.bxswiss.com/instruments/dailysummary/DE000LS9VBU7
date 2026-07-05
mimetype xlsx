--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321e366e7611422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce7a36ff6c24aeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf4569a1d8db44cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f60107332404f6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba7150ff491e4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf4569a1d8db44cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6f55bc9dfb04f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f60107332404f6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonome Logistik Roboter Drohne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>