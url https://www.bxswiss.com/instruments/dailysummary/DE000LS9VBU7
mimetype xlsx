--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce7a36ff6c24aeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40fe0e899eeb4d34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f60107332404f6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R412ec0d620f148bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6f55bc9dfb04f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f60107332404f6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66628cc72abd4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R412ec0d620f148bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonome Logistik Roboter Drohne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>