--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40fe0e899eeb4d34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd568dbd6a78d4873" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R412ec0d620f148bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07619af02e7e4dab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66628cc72abd4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R412ec0d620f148bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeae805748be4363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07619af02e7e4dab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonome Logistik Roboter Drohne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>