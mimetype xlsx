--- v11 (2026-08-15)
+++ v12 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd568dbd6a78d4873" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra301d0e4ad2f40d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07619af02e7e4dab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45e302a3285440ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeae805748be4363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07619af02e7e4dab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R994bb19add3b4ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45e302a3285440ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonome Logistik Roboter Drohne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>