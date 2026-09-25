--- v12 (2026-09-05)
+++ v13 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra301d0e4ad2f40d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd09af0d577477f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45e302a3285440ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf06cbecb82ef4fec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R994bb19add3b4ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45e302a3285440ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19554bad2f104e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf06cbecb82ef4fec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonome Logistik Roboter Drohne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>