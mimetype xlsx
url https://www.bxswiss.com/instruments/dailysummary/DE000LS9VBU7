--- v13 (2026-09-25)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd09af0d577477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23424abb65e34cbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf06cbecb82ef4fec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04acc0f76c54f0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19554bad2f104e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf06cbecb82ef4fec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20d9503ffc60486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04acc0f76c54f0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonome Logistik Roboter Drohne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>