--- v14 (2026-10-15)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23424abb65e34cbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a3ac0ddf0c24e5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04acc0f76c54f0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eb275ec76dc4efe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20d9503ffc60486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04acc0f76c54f0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e933c7f2cd0499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eb275ec76dc4efe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonome Logistik Roboter Drohne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>