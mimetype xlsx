--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R721292ec6ea54125" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01a5e72e128f4041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa9d30ea31d74bb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R643b1800a38a4bfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcc219b6f2104cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa9d30ea31d74bb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c01864b505f4b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R643b1800a38a4bfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3 Legs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...620 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,900</x:t>
-[...9 lines deleted...]
-          <x:t>89,591</x:t>
+          <x:t>87,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>