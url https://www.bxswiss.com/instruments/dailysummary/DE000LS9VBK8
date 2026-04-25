--- v3 (2026-04-03)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01a5e72e128f4041" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc4bd640e8ba42a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R643b1800a38a4bfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9253978682c542e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c01864b505f4b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R643b1800a38a4bfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9a5a47ecbf444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9253978682c542e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3 Legs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>