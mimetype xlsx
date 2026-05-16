--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc4bd640e8ba42a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5cd81e6c49d43c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9253978682c542e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc50208c01ff432a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9a5a47ecbf444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9253978682c542e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ffe970619954d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc50208c01ff432a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3 Legs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>85,883</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,074</x:t>
-[...242 lines deleted...]
-          <x:t>84,459</x:t>
+          <x:t>84,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>