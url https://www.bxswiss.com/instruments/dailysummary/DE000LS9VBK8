--- v5 (2026-05-16)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5cd81e6c49d43c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf337664b98846ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc50208c01ff432a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3e5e1b36e34491d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ffe970619954d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc50208c01ff432a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5776abc6da9d4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3e5e1b36e34491d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3 Legs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>