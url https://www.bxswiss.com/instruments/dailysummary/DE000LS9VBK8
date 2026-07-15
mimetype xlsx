--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf337664b98846ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99e706d294ee4adc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3e5e1b36e34491d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R930ad2ea6e7840cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5776abc6da9d4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3e5e1b36e34491d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55e93f6ff447407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R930ad2ea6e7840cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3 Legs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...387 lines deleted...]
-          <x:t>83,340</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,282</x:t>
-[...215 lines deleted...]
-          <x:t>82,136</x:t>
+          <x:t>82,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>