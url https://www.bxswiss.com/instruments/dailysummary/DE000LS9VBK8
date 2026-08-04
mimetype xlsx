--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99e706d294ee4adc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b8dc2e42be046fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R930ad2ea6e7840cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0cb99f87f4c4914"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55e93f6ff447407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R930ad2ea6e7840cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd815786a754ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0cb99f87f4c4914" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3 Legs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,776</x:t>
-[...495 lines deleted...]
-          <x:t>82,025</x:t>
+          <x:t>83,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>