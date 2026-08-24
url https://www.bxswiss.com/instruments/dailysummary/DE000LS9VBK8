--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b8dc2e42be046fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32457454754045b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0cb99f87f4c4914"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4909c41884b345c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd815786a754ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0cb99f87f4c4914" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2aff520a7c44aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4909c41884b345c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3 Legs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>