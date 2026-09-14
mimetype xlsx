--- v9 (2026-08-24)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32457454754045b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae63bce70c7d4e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4909c41884b345c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc922aed692d24c27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2aff520a7c44aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4909c41884b345c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1d2ee1061144b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc922aed692d24c27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3 Legs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>