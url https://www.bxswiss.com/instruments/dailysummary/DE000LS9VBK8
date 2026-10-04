--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae63bce70c7d4e6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80af0bb2b1c4100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc922aed692d24c27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff918062cd1f4bd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1d2ee1061144b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc922aed692d24c27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb845f4dde49946e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff918062cd1f4bd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3 Legs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,109</x:t>
-[...279 lines deleted...]
-          <x:t>89,486</x:t>
+          <x:t>88,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>