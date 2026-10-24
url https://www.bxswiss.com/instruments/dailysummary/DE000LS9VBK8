--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80af0bb2b1c4100" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dd9ae4a8d6948e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff918062cd1f4bd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra77b66731b8849f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb845f4dde49946e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff918062cd1f4bd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c8fcf7c20b54acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra77b66731b8849f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3 Legs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>