--- v10 (2026-09-12)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0edc1b6108ea4bb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c99a7300514e35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04feeb13a4cf4589"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc47f5e64c36f4451"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f7aade5077a4c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04feeb13a4cf4589" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96c9eae600544f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc47f5e64c36f4451" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Michael Tuerk Commodity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>