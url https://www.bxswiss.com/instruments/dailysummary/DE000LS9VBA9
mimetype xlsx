--- v11 (2026-10-02)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c99a7300514e35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf975e1f6d944ec5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc47f5e64c36f4451"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra628dac0c9ef4178"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96c9eae600544f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc47f5e64c36f4451" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5c7857a760d4b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra628dac0c9ef4178" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Michael Tuerk Commodity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>