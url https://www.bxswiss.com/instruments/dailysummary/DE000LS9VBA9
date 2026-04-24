--- v2 (2026-03-14)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb12db971bd8473e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4ec2a16fe3c420a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2adbd08472ae439a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R729019d4e8a2447e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcae94c9e6160485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2adbd08472ae439a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde8a5cd2e86c481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R729019d4e8a2447e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Michael Tuerk Commodity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>278,811</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>