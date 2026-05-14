--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4ec2a16fe3c420a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86e5bd83be7a4b32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R729019d4e8a2447e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ff0fd5ef60436e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde8a5cd2e86c481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R729019d4e8a2447e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bea995d5df040ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ff0fd5ef60436e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Michael Tuerk Commodity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>