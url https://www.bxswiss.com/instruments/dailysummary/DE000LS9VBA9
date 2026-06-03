--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86e5bd83be7a4b32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8121b7592a64abe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ff0fd5ef60436e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2bbbfcaef024c5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bea995d5df040ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ff0fd5ef60436e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e703fd37d414dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2bbbfcaef024c5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Michael Tuerk Commodity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>