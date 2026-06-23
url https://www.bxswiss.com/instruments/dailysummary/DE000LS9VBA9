--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8121b7592a64abe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4041ac6b7fd4e51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2bbbfcaef024c5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3486287f247241ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e703fd37d414dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2bbbfcaef024c5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R595b2d43a8f74c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3486287f247241ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Michael Tuerk Commodity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>