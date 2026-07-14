--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4041ac6b7fd4e51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d6036533554539" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3486287f247241ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfac7de3e53784984"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R595b2d43a8f74c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3486287f247241ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f335b84fa0543c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfac7de3e53784984" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Michael Tuerk Commodity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>