--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d6036533554539" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2424943ee01d4793" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfac7de3e53784984"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a9a4cf9fdb43c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f335b84fa0543c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfac7de3e53784984" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb853ecfc536f4ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a9a4cf9fdb43c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Michael Tuerk Commodity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>