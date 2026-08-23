--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2424943ee01d4793" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c33268f80a4c18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a9a4cf9fdb43c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c1253b7d20c40ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb853ecfc536f4ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a9a4cf9fdb43c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R104097dec8524a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c1253b7d20c40ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Michael Tuerk Commodity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>