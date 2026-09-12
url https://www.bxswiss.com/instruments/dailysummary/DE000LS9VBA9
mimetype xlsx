--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c33268f80a4c18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0edc1b6108ea4bb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c1253b7d20c40ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04feeb13a4cf4589"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R104097dec8524a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c1253b7d20c40ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f7aade5077a4c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04feeb13a4cf4589" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Michael Tuerk Commodity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VBA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>