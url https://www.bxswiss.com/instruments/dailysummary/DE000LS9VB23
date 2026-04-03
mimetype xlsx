--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf524cb415ef24e51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e6f0556f2084c1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bf19c36012d4f22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a1eb95675c84ecf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccac5a18235f4692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bf19c36012d4f22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c77820d16ef4c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a1eb95675c84ecf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BAQS - High Tech Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VB23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>