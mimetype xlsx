--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e6f0556f2084c1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5add0c0aac68423f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a1eb95675c84ecf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3862f862e6b9485e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c77820d16ef4c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a1eb95675c84ecf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6132d6349d64c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3862f862e6b9485e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BAQS - High Tech Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VB23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>