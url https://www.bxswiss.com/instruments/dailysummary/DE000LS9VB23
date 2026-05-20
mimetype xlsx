--- v6 (2026-04-26)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5add0c0aac68423f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd511182b084da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3862f862e6b9485e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf450e80a28b4723"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6132d6349d64c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3862f862e6b9485e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b95fca8864a4727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf450e80a28b4723" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BAQS - High Tech Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VB23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>