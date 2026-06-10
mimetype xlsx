--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd511182b084da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb4d44ed40184704" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf450e80a28b4723"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde88915e072e4d93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b95fca8864a4727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf450e80a28b4723" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9c96f89087b4d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde88915e072e4d93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BAQS - High Tech Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VB23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>