--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb4d44ed40184704" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f16624aba7747a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde88915e072e4d93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R775d7445403e4bc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9c96f89087b4d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde88915e072e4d93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33a3f453cb0b4663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R775d7445403e4bc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BAQS - High Tech Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VB23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>