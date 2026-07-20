--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f16624aba7747a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53ee5fd67e7648b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R775d7445403e4bc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb492d7328b5145e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33a3f453cb0b4663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R775d7445403e4bc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaa7f823abd54786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb492d7328b5145e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BAQS - High Tech Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VB23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>