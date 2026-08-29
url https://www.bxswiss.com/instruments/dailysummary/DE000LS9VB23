--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53ee5fd67e7648b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf135c34d1b864a92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb492d7328b5145e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc6041022e2a4d15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaa7f823abd54786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb492d7328b5145e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racbe8e9c69244a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc6041022e2a4d15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BAQS - High Tech Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VB23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>123,288</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...397 lines deleted...]
-          <x:t>124,933</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>