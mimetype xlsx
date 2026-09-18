--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf135c34d1b864a92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe81b386808a4f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc6041022e2a4d15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49bd0a7efbc24e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racbe8e9c69244a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc6041022e2a4d15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc617d760366e4034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49bd0a7efbc24e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BAQS - High Tech Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VB23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>