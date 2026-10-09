--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe81b386808a4f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc73f61bec341f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49bd0a7efbc24e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ebea3c6b0f84849"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc617d760366e4034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49bd0a7efbc24e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3da3d82b8c740f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ebea3c6b0f84849" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BAQS - High Tech Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VB23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>