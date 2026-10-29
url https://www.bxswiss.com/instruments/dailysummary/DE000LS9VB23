--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc73f61bec341f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ed57c409d64ff5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ebea3c6b0f84849"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ff515226be4c8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3da3d82b8c740f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ebea3c6b0f84849" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R622d35690c72470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ff515226be4c8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BAQS - High Tech Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VB23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>