--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d9553981774ee8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8eb8d1b8c574bdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5e79831b92140c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R840faf3e5a6247fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f790888c501486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5e79831b92140c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfebb06fefd8f4670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R840faf3e5a6247fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI and Robotics Global Equity </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VB07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>