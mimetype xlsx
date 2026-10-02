--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8eb8d1b8c574bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree1dc2f493404afe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R840faf3e5a6247fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52d5c1393aac4dba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfebb06fefd8f4670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R840faf3e5a6247fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf30436277c54e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52d5c1393aac4dba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI and Robotics Global Equity </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VB07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>