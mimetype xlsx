--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c7174a699744c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb24d89f5ccc4b73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f62ca6cbcae4f62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae50a2cfa41f47b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7771b99e5a8d4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f62ca6cbcae4f62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d5ca486024c4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae50a2cfa41f47b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI and Robotics Global Equity </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VB07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>171,540</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,822</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>166,881</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>