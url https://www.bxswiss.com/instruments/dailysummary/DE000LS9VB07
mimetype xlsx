--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb24d89f5ccc4b73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce5929249bc34bd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae50a2cfa41f47b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb46b564d36a94535"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d5ca486024c4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae50a2cfa41f47b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea92afec5cce46ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb46b564d36a94535" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI and Robotics Global Equity </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VB07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>