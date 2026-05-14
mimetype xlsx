--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce5929249bc34bd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf376c08d5b6d4b84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb46b564d36a94535"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd551641b1fe54062"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea92afec5cce46ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb46b564d36a94535" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b3b0c71306b4c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd551641b1fe54062" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI and Robotics Global Equity </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VB07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>