--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf376c08d5b6d4b84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R232b1ed471fd4fba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd551641b1fe54062"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R919084fea1d14078"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b3b0c71306b4c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd551641b1fe54062" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reba2bb20e20e4966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R919084fea1d14078" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI and Robotics Global Equity </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VB07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>