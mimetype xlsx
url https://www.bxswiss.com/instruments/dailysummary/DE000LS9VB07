--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R232b1ed471fd4fba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2d44c277b1a4591" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R919084fea1d14078"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e5238d152bf40bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reba2bb20e20e4966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R919084fea1d14078" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R639c3a56760a48c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e5238d152bf40bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI and Robotics Global Equity </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VB07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>