--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2d44c277b1a4591" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree7d686ef45345ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e5238d152bf40bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11bb6282e04b44e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R639c3a56760a48c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e5238d152bf40bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9be79c1656444135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11bb6282e04b44e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI and Robotics Global Equity </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VB07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>