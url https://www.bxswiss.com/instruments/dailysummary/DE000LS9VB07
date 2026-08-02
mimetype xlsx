--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree7d686ef45345ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6205563017f6493f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11bb6282e04b44e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6759552eb3464373"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9be79c1656444135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11bb6282e04b44e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc598fd668a4243bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6759552eb3464373" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI and Robotics Global Equity </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VB07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>