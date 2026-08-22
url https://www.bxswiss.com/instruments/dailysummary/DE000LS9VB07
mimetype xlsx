--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6205563017f6493f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d9553981774ee8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6759552eb3464373"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5e79831b92140c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc598fd668a4243bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6759552eb3464373" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f790888c501486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5e79831b92140c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI and Robotics Global Equity </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VB07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>