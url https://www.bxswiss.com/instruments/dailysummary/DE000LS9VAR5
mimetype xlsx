--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe95b62d3b74419" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc868758f9d3c457b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a2b3c61797a4d39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra49b5c41af4146b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0969c89f67a4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a2b3c61797a4d39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R186f0d80c5cc47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra49b5c41af4146b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Y US-DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>