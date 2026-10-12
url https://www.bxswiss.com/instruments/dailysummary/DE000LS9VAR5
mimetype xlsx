--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc868758f9d3c457b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R565a86e47e3340e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra49b5c41af4146b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R476950b647004bb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R186f0d80c5cc47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra49b5c41af4146b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc46ea884464a4dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R476950b647004bb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Y US-DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,844</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,079</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>