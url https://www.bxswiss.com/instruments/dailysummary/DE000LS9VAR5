--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R565a86e47e3340e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a5fa4d07504d8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R476950b647004bb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reea6c8fbcb964a71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc46ea884464a4dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R476950b647004bb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9599c63da0614922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reea6c8fbcb964a71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Y US-DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>