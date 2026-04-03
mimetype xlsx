--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c6230c100b4f0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07d8eddbea964a2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b4653b0af564f87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7705b3024354ee3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0152f81869664c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b4653b0af564f87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1846009bc26342eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7705b3024354ee3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Y US-DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>