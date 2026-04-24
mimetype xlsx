--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07d8eddbea964a2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R333430f73f8243c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7705b3024354ee3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71bc90245dd24a5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1846009bc26342eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7705b3024354ee3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72282f53633744d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71bc90245dd24a5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Y US-DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>107,058</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,506</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>103,154</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>