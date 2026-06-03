--- v8 (2026-04-24)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R333430f73f8243c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e9048883884418" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71bc90245dd24a5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R742194da9a22421f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72282f53633744d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71bc90245dd24a5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a47f54b98c44cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R742194da9a22421f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Y US-DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>114,972</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>