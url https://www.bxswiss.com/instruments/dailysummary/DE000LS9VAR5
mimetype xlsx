--- v9 (2026-06-03)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e9048883884418" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0a07dedbf74753" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R742194da9a22421f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R606875c9920a4f4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a47f54b98c44cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R742194da9a22421f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a44477e4bf41c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R606875c9920a4f4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Y US-DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>