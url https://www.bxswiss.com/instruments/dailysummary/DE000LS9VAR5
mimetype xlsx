--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0a07dedbf74753" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65c71b9f1d2746a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R606875c9920a4f4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc77060a0238a4d6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a44477e4bf41c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R606875c9920a4f4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9629cc002b2b4c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc77060a0238a4d6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Y US-DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>