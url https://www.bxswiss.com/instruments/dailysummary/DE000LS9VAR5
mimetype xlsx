--- v11 (2026-07-23)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65c71b9f1d2746a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe95b62d3b74419" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc77060a0238a4d6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a2b3c61797a4d39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9629cc002b2b4c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc77060a0238a4d6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0969c89f67a4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a2b3c61797a4d39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Y US-DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>128,736</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,602</x:t>
-[...328 lines deleted...]
-          <x:t>124,636</x:t>
+          <x:t>130,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>