--- v15 (2026-08-22)
+++ v16 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R590c3d94fd614372" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd9709e75ac4a5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra923fd73fdfa4d45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a2a18538c59484f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e3d4b97179b40a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra923fd73fdfa4d45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd488e5a9cdde4a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a2a18538c59484f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Titans</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>90,828</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,745</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>89,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,724</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>