--- v16 (2026-09-12)
+++ v17 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd9709e75ac4a5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b2d5da66af4cb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a2a18538c59484f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc724f0f036124bd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd488e5a9cdde4a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a2a18538c59484f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R050552cbb9264318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc724f0f036124bd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Titans</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>