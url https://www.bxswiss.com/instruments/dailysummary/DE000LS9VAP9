--- v17 (2026-10-02)
+++ v18 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b2d5da66af4cb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3458694716bc4467" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc724f0f036124bd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aa842cdfa1d4f7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R050552cbb9264318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc724f0f036124bd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8414229894234176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aa842cdfa1d4f7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Titans</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>88,814</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,939</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>87,016</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>