--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f1bc6f24a74b43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5874e6f8e2c4be6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4c65f88f00a48e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a092fc7574f4577"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R672dc95df09443bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4c65f88f00a48e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33c2fc5cb4064e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a092fc7574f4577" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Titans</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>