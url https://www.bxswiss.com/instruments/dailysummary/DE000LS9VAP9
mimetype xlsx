--- v8 (2026-04-03)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5874e6f8e2c4be6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R841a5226b9094038" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a092fc7574f4577"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R886159437ad14b0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33c2fc5cb4064e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a092fc7574f4577" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17fac90260f8441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R886159437ad14b0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Titans</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>