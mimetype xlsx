--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R841a5226b9094038" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb44ed05845894788" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R886159437ad14b0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fcc654f3b6842f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17fac90260f8441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R886159437ad14b0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1fac2ab413645ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fcc654f3b6842f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Titans</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>