--- v10 (2026-05-14)
+++ v11 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb44ed05845894788" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e768ae0b9e74570" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fcc654f3b6842f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf588157f8ac14dcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1fac2ab413645ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fcc654f3b6842f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93c577ee081e4449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf588157f8ac14dcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Titans</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>