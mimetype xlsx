--- v11 (2026-06-03)
+++ v12 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e768ae0b9e74570" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078d694116094348" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf588157f8ac14dcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4586fa0d0e4526"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93c577ee081e4449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf588157f8ac14dcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R098dc57b55b74d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4586fa0d0e4526" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Titans</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>