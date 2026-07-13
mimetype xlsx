--- v12 (2026-06-23)
+++ v13 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078d694116094348" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae80aae426064a40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4586fa0d0e4526"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb835ea2ed3bb4ddf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R098dc57b55b74d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4586fa0d0e4526" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205c095f7b8c4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb835ea2ed3bb4ddf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Titans</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>