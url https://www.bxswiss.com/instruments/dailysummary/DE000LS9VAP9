--- v13 (2026-07-13)
+++ v14 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae80aae426064a40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1b1113f2ef4b53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb835ea2ed3bb4ddf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc246c1f38af4484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205c095f7b8c4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb835ea2ed3bb4ddf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4ce8cddfe0e45ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc246c1f38af4484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Titans</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>87,146</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,369</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>87,184</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>