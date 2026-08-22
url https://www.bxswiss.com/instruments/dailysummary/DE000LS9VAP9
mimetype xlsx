--- v14 (2026-08-02)
+++ v15 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1b1113f2ef4b53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R590c3d94fd614372" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc246c1f38af4484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra923fd73fdfa4d45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4ce8cddfe0e45ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc246c1f38af4484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e3d4b97179b40a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra923fd73fdfa4d45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Titans</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>