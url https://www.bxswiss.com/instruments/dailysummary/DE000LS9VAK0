--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6967fad17eab4be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a4ac4d960524b91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3b332b80a43452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5881e17973b4c9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R697194c8d1344a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3b332b80a43452b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82638cab1d9f42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5881e17973b4c9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Drone Universe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>