--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a4ac4d960524b91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R247777b6cc3d4832" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5881e17973b4c9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e050c906db94f69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82638cab1d9f42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5881e17973b4c9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2dbd30af1a64cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e050c906db94f69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Drone Universe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>