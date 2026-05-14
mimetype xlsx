--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R247777b6cc3d4832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c5c1005f7af46c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e050c906db94f69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab0ac9705f9a4a09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2dbd30af1a64cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e050c906db94f69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R456e730f9f734535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab0ac9705f9a4a09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Drone Universe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>119,161</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,272</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>121,673</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>