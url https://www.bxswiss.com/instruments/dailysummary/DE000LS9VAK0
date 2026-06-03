--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c5c1005f7af46c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f7f17b553f4743" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab0ac9705f9a4a09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b64804508644918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R456e730f9f734535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab0ac9705f9a4a09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53292b30b57d4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b64804508644918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Drone Universe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...365 lines deleted...]
-          <x:t>111,847</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,734</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>