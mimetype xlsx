--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f7f17b553f4743" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc38421c543cd4dd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b64804508644918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28dbfbfb1967450a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53292b30b57d4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b64804508644918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb07e11c74147af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28dbfbfb1967450a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Drone Universe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>