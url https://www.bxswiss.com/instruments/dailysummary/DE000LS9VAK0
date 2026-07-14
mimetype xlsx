--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc38421c543cd4dd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9100e4d3b3d149bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28dbfbfb1967450a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e17c9d2558d477f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb07e11c74147af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28dbfbfb1967450a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fe3b31c2c444973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e17c9d2558d477f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Drone Universe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>