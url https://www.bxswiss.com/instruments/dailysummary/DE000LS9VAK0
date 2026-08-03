--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9100e4d3b3d149bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0632a6223d14d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e17c9d2558d477f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5002a1f84974ee7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fe3b31c2c444973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e17c9d2558d477f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf439c3c3af6e4cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5002a1f84974ee7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Drone Universe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>