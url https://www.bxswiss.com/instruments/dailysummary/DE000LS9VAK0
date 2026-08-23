--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0632a6223d14d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf3bba0b5214c57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5002a1f84974ee7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde726378f54b4fef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf439c3c3af6e4cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5002a1f84974ee7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350dfecd1ff8433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde726378f54b4fef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Drone Universe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>