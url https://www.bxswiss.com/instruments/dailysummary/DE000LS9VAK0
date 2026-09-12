--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf3bba0b5214c57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90dfb90f367a4e21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde726378f54b4fef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R044a9fa353df41e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350dfecd1ff8433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde726378f54b4fef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc61d1ac3ba9484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R044a9fa353df41e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Drone Universe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>