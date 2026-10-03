--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90dfb90f367a4e21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf67194fcfb61499f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R044a9fa353df41e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5f6f1fc951246fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc61d1ac3ba9484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R044a9fa353df41e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf335031118824a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5f6f1fc951246fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Drone Universe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>