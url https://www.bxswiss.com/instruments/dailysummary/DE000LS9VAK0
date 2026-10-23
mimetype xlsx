--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf67194fcfb61499f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c94ca44b4834a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5f6f1fc951246fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R559057f8873342b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf335031118824a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5f6f1fc951246fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fa35290093f4d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R559057f8873342b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Drone Universe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>