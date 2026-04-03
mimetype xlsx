--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dab7f5e1b8c42e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73184077772b425e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c639895ac674585"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f3254de57d48df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red8670dafc4d488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c639895ac674585" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R691ff32c17574964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f3254de57d48df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchain Web3 Global Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>