--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73184077772b425e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re04ef30ce35e4ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f3254de57d48df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4863f5d02cda45f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R691ff32c17574964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f3254de57d48df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R422a9382d5704daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4863f5d02cda45f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchain Web3 Global Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>