--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re04ef30ce35e4ce4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb171c1586bd4455" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4863f5d02cda45f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45f3d6c0658f489e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R422a9382d5704daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4863f5d02cda45f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f8c5f0421a944ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45f3d6c0658f489e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchain Web3 Global Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>