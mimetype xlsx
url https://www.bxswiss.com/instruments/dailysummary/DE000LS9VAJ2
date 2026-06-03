--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb171c1586bd4455" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a5defde50d841cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45f3d6c0658f489e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6b401022ca24f84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f8c5f0421a944ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45f3d6c0658f489e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fe8deda7a3a4275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6b401022ca24f84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchain Web3 Global Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>