--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a5defde50d841cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d940d45197d412f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6b401022ca24f84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c9d292a3da64f0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fe8deda7a3a4275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6b401022ca24f84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf50bf7db51a4d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c9d292a3da64f0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchain Web3 Global Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>