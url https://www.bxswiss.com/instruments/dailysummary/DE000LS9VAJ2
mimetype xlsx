--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d940d45197d412f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2da4998c21940c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c9d292a3da64f0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbeb0b690aa34ad2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf50bf7db51a4d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c9d292a3da64f0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a2feff2e734fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbeb0b690aa34ad2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchain Web3 Global Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>