--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2da4998c21940c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cdf0d529b7841de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbeb0b690aa34ad2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c714a66dc04893"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a2feff2e734fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbeb0b690aa34ad2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44cb14485d2649f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c714a66dc04893" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchain Web3 Global Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>198,557</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,640</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,029</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>