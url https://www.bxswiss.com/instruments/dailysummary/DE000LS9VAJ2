--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cdf0d529b7841de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a464accd4754c48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c714a66dc04893"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72224f5e06004047"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44cb14485d2649f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c714a66dc04893" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fe44c92b8144475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72224f5e06004047" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchain Web3 Global Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>