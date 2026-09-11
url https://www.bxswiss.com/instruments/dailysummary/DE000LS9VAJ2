--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a464accd4754c48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bc4bf3cc1ff44a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72224f5e06004047"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160820bde50a4d96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fe44c92b8144475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72224f5e06004047" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c30a7ba1ba44dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160820bde50a4d96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchain Web3 Global Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>