--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bc4bf3cc1ff44a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91fb4d5a89194b4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160820bde50a4d96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51b5a5d009a14b76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c30a7ba1ba44dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160820bde50a4d96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c14488020894e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51b5a5d009a14b76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchain Web3 Global Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>