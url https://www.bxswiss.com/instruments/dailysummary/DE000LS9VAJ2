--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91fb4d5a89194b4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02c97c76b4a4c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51b5a5d009a14b76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04cbb389f6bd4eb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c14488020894e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51b5a5d009a14b76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d3d4f5c458941a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04cbb389f6bd4eb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchain Web3 Global Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,491</x:t>
-[...413 lines deleted...]
-        <x:is>
           <x:t>192,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>