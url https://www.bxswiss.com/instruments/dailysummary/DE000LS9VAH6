--- v10 (2026-09-01)
+++ v11 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0363ede3e5a494e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46854ba84adc4c38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5a78c9ee5c84428"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7596217612d944a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeb51a497fb1452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5a78c9ee5c84428" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb86d21142574ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7596217612d944a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fuchstrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>