--- v11 (2026-09-21)
+++ v12 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46854ba84adc4c38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24a942d7809415d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7596217612d944a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ffdb3cb223a46f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb86d21142574ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7596217612d944a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0125ebe836bc4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ffdb3cb223a46f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fuchstrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,398</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>116,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>