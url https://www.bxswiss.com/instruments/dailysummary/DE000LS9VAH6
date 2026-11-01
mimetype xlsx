--- v12 (2026-10-11)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24a942d7809415d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1362b6d861e41f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ffdb3cb223a46f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R842bdc51addf4383"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0125ebe836bc4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ffdb3cb223a46f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1231d7770bdc486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R842bdc51addf4383" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fuchstrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>116,600</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,209</x:t>
-[...200 lines deleted...]
-          <x:t>05.10.2026</x:t>
+          <x:t>115,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.10.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>