--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re495b46bb9fe4483" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6597b18a30e3447a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R058821899ad646c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b0b3e9ed9fd4ce5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0689561b686949cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R058821899ad646c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c76bb05b4954878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b0b3e9ed9fd4ce5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fuchstrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,81 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,636</x:t>
@@ -791,31 +313,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>