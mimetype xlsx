--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6597b18a30e3447a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc72f3848ef6478a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b0b3e9ed9fd4ce5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R062b2cb191674e42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c76bb05b4954878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b0b3e9ed9fd4ce5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36d37927af734a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R062b2cb191674e42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fuchstrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,355 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...303 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -691,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>