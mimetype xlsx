--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc72f3848ef6478a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra195161ec7634ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R062b2cb191674e42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f139e9158ed4bbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36d37927af734a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R062b2cb191674e42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refd7a237b01f4812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f139e9158ed4bbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fuchstrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>