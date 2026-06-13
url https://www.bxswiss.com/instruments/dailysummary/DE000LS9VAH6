--- v6 (2026-05-13)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra195161ec7634ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re107507539d841f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f139e9158ed4bbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0280dfdc96ec4faf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refd7a237b01f4812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f139e9158ed4bbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbde4bc1bd714a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0280dfdc96ec4faf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fuchstrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>