--- v7 (2026-06-13)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re107507539d841f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4240285c9cb941b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0280dfdc96ec4faf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R846c3d27e1514a75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbde4bc1bd714a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0280dfdc96ec4faf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a6a845844be4b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R846c3d27e1514a75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fuchstrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>116,092</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>