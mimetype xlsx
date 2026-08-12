--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4240285c9cb941b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2879977b5afb479b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R846c3d27e1514a75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26e3d0a058e346ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a6a845844be4b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R846c3d27e1514a75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e27e66e85794cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26e3d0a058e346ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fuchstrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>115,382</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,849</x:t>
-[...517 lines deleted...]
-          <x:t>115,755</x:t>
+          <x:t>115,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>