--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2879977b5afb479b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0363ede3e5a494e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26e3d0a058e346ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5a78c9ee5c84428"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e27e66e85794cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26e3d0a058e346ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeb51a497fb1452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5a78c9ee5c84428" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fuchstrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>