--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c55839725d4565" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6108e09e847845ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73cb7988e56a4093"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32ed959fc8fc4bbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4801c5fb9ac847d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73cb7988e56a4093" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cb3e68187e74756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32ed959fc8fc4bbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantencomputing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>