--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6108e09e847845ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf357bce4e12f4e35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32ed959fc8fc4bbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e840af77b1543c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cb3e68187e74756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32ed959fc8fc4bbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222a60d700784f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e840af77b1543c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantencomputing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>