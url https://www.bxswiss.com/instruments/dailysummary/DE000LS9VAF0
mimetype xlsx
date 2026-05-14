--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf357bce4e12f4e35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re846031e5be14703" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e840af77b1543c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9365a7984ab3413f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222a60d700784f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e840af77b1543c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb9bb8913c924241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9365a7984ab3413f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantencomputing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,365</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>145,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,672</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>