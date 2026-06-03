--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re846031e5be14703" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02ccf43510b400a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9365a7984ab3413f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d145e283f3343ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb9bb8913c924241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9365a7984ab3413f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69f77ef1c17e4ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d145e283f3343ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantencomputing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>