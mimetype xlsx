--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02ccf43510b400a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R211150f1e0de43be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d145e283f3343ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57e3bebc78ea4b23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69f77ef1c17e4ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d145e283f3343ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R629bcc3a263f4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57e3bebc78ea4b23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantencomputing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>