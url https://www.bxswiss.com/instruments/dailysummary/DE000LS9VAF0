--- v8 (2026-06-23)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R211150f1e0de43be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5f4f7e74b254bc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57e3bebc78ea4b23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R727b6f7719bc460c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R629bcc3a263f4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57e3bebc78ea4b23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77e9b933ca5341a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R727b6f7719bc460c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantencomputing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>157,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>157,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,461</x:t>
-[...328 lines deleted...]
-          <x:t>153,440</x:t>
+          <x:t>158,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>