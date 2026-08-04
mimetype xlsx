--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5f4f7e74b254bc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c9bdc05378748db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R727b6f7719bc460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fe246a358164a3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77e9b933ca5341a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R727b6f7719bc460c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd80a346bc5c4e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fe246a358164a3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantencomputing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>