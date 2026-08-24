--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c9bdc05378748db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ced33b1c8444446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fe246a358164a3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0b3580332d649b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd80a346bc5c4e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fe246a358164a3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af8887a4a874843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0b3580332d649b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantencomputing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>