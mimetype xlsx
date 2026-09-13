--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ced33b1c8444446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R110f003a639f448b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0b3580332d649b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd844e8bff3104758"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af8887a4a874843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0b3580332d649b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45da56d4189042fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd844e8bff3104758" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantencomputing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>157,956</x:t>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,379</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,255</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>