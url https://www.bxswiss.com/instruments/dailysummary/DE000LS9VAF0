--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R110f003a639f448b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05c21e5b423d428b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd844e8bff3104758"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R120cdc134d004bcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45da56d4189042fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd844e8bff3104758" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a6923da986646bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R120cdc134d004bcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantencomputing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>156,043</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>157,024</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>