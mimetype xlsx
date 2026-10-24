--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05c21e5b423d428b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5620ecc712c24478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R120cdc134d004bcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8ad8b564a4e459a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a6923da986646bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R120cdc134d004bcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4917d3fde7754ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8ad8b564a4e459a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantencomputing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VAF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...220 lines deleted...]
-          <x:t>157,335</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>157,246</x:t>
-[...409 lines deleted...]
-          <x:t>158,677</x:t>
+          <x:t>157,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>